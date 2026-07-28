--- v0 (2025-10-03)
+++ v1 (2026-07-28)
@@ -1,59 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00EC4182" w:rsidRPr="00631EF1" w:rsidRDefault="000127F7" w:rsidP="00CF3390">
+    <w:p w14:paraId="664861A3" w14:textId="77777777" w:rsidR="00EC4182" w:rsidRPr="00631EF1" w:rsidRDefault="000127F7" w:rsidP="00CF3390">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00631EF1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">CCTP </w:t>
       </w:r>
       <w:r w:rsidR="006E020B" w:rsidRPr="00631EF1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -83,1762 +79,1719 @@
           <w:b/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> 40mm</w:t>
       </w:r>
       <w:r w:rsidR="00045B5C" w:rsidRPr="00631EF1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> (CRISTAL</w:t>
       </w:r>
       <w:r w:rsidRPr="00631EF1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC4182" w:rsidRPr="000127F7" w:rsidRDefault="00EC4182" w:rsidP="00EC4182">
+    <w:p w14:paraId="01D698F7" w14:textId="77777777" w:rsidR="00EC4182" w:rsidRPr="000127F7" w:rsidRDefault="00EC4182" w:rsidP="00EC4182">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000127F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">                                   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0018639C" w:rsidRPr="00631EF1" w:rsidRDefault="000A5812" w:rsidP="000127F7">
+    <w:p w14:paraId="20B6DAAE" w14:textId="77777777" w:rsidR="0018639C" w:rsidRPr="00631EF1" w:rsidRDefault="000A5812" w:rsidP="000127F7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00631EF1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t>DIMENSION</w:t>
       </w:r>
       <w:r w:rsidR="0050231E" w:rsidRPr="00631EF1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="00631EF1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> DE LA BAIE</w:t>
       </w:r>
       <w:r w:rsidR="005E0C05" w:rsidRPr="00631EF1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00282D72" w:rsidRPr="00631EF1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">: L   </w:t>
       </w:r>
       <w:r w:rsidRPr="00631EF1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">          x H                (mm)</w:t>
       </w:r>
       <w:r w:rsidR="0018639C" w:rsidRPr="00631EF1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008612B4" w:rsidRPr="00631EF1" w:rsidRDefault="008612B4" w:rsidP="000127F7">
-[...6 lines deleted...]
-    <w:p w:rsidR="006A00AF" w:rsidRPr="00631EF1" w:rsidRDefault="0018639C" w:rsidP="000127F7">
+    <w:p w14:paraId="21EFF95E" w14:textId="77777777" w:rsidR="008612B4" w:rsidRPr="00631EF1" w:rsidRDefault="008612B4" w:rsidP="000127F7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E3E3F74" w14:textId="77777777" w:rsidR="006A00AF" w:rsidRPr="00631EF1" w:rsidRDefault="0018639C" w:rsidP="000127F7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00631EF1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Guidage : Levée standard, verticale, semi verticale, réduite </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008612B4" w:rsidRPr="00631EF1" w:rsidRDefault="008612B4" w:rsidP="000127F7">
-[...6 lines deleted...]
-    <w:p w:rsidR="00CF3390" w:rsidRPr="00631EF1" w:rsidRDefault="00CF3390" w:rsidP="000127F7">
+    <w:p w14:paraId="0514F061" w14:textId="77777777" w:rsidR="008612B4" w:rsidRPr="00631EF1" w:rsidRDefault="008612B4" w:rsidP="000127F7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F56654D" w14:textId="77777777" w:rsidR="00CF3390" w:rsidRPr="00631EF1" w:rsidRDefault="00CF3390" w:rsidP="000127F7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00631EF1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t>OBSERVATIONS PARTICULIERES :</w:t>
       </w:r>
       <w:r w:rsidR="001E6A69" w:rsidRPr="00631EF1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Porte(s) manuelle</w:t>
       </w:r>
       <w:r w:rsidR="000127F7" w:rsidRPr="00631EF1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidR="001E6A69" w:rsidRPr="00631EF1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> ou motorisée(s)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CF3390" w:rsidRPr="000127F7" w:rsidRDefault="00CF3390" w:rsidP="00237A8F">
+    <w:p w14:paraId="0078E6F6" w14:textId="77777777" w:rsidR="00CF3390" w:rsidRPr="000127F7" w:rsidRDefault="00CF3390" w:rsidP="00237A8F">
       <w:pPr>
         <w:ind w:right="-567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
+    <w:p w14:paraId="39411062" w14:textId="77777777" w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
       <w:pPr>
         <w:ind w:right="-567"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00631EF1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Ouvrage comprenant</w:t>
       </w:r>
       <w:r w:rsidRPr="00631EF1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
+    <w:p w14:paraId="101E4F1B" w14:textId="77777777" w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
       <w:pPr>
         <w:ind w:right="-567"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00631EF1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Fourniture et pose d’une porte(s) sectionnelle</w:t>
       </w:r>
       <w:r w:rsidR="00631EF1" w:rsidRPr="00631EF1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidR="00631EF1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> manuelle(s) ou motorisée(s) isolée(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="00631EF1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> composée(s) de sections en profils d’aluminium anodisé avec pares closes aluminium d’épaisseur 40mm de chez SAFIR Industrie</w:t>
       </w:r>
       <w:r w:rsidR="00631EF1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> ou équivalent.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
+    <w:p w14:paraId="75CD7308" w14:textId="77777777" w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
       <w:pPr>
         <w:ind w:right="-567"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00631EF1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Elle respectera les normes européennes en vigueur (NF EN 13241-1), et sera dotée du marquage</w:t>
       </w:r>
       <w:r w:rsidR="00631EF1" w:rsidRPr="00631EF1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> « CE »</w:t>
       </w:r>
       <w:r w:rsidRPr="00631EF1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, et comprendra :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
+    <w:p w14:paraId="65C2EAE5" w14:textId="77777777" w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
       <w:pPr>
         <w:ind w:right="-828"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
+    <w:p w14:paraId="01BA501A" w14:textId="77777777" w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
       <w:pPr>
         <w:ind w:right="-828"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00631EF1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Structure et Mécanisme : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
+    <w:p w14:paraId="639FA10D" w14:textId="77777777" w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
       <w:pPr>
         <w:ind w:right="118"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00631EF1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Système de guidage composé de 2 rails verticaux et 2 rails horizontaux (sauf levée verticale) en acier galvanisé à chaud (épaisseur 20/10</w:t>
       </w:r>
       <w:r w:rsidRPr="00631EF1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>ème</w:t>
       </w:r>
       <w:r w:rsidRPr="00631EF1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>), fixés sur la structure du bâtiment.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
+    <w:p w14:paraId="7DF264FC" w14:textId="77777777" w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
       <w:pPr>
         <w:ind w:right="118"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00631EF1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Guidage de la porte suivant hauteur disponible et adaptation du guidage de manière à ne pas encombrer les volumes utiles du bâtiment.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
+    <w:p w14:paraId="571912A7" w14:textId="77777777" w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
       <w:pPr>
         <w:ind w:right="118"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00631EF1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Mécanisme de la porte conforme aux normes en vigueur, avec 1 ou plusieurs ressorts d’équilibrages de 20000 cycles minimum en acier trempé équipé d’antichute.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
+    <w:p w14:paraId="77ED7B4A" w14:textId="77777777" w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
       <w:pPr>
         <w:ind w:right="-828"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
+    <w:p w14:paraId="6C9FB1ED" w14:textId="77777777" w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
       <w:pPr>
         <w:ind w:right="-828"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00631EF1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Tablier :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
+    <w:p w14:paraId="4579CE9A" w14:textId="77777777" w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
       <w:pPr>
         <w:ind w:right="-828"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00631EF1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Composé de sections vitrées en aluminium anodisé ou laqué (option) dans la gamme RAL du fabricant. </w:t>
       </w:r>
       <w:r w:rsidRPr="00631EF1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L’étanchéité avec l’extérieur est assurée par des joints EPDM ; en partie basse au niveau du seuil, au niveau du linteau et sur les montants latéraux du système de guidage. Incorporation possible d’un ou plusieurs </w:t>
       </w:r>
       <w:r w:rsidRPr="00631EF1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">panneaux isolés, d’une épaisseur minimum de </w:t>
       </w:r>
       <w:r w:rsidRPr="00631EF1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>40mm</w:t>
       </w:r>
       <w:r w:rsidRPr="00631EF1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, composé de 2 tôles d’acier en acier galvanisé. Le tablier sera équipé d’antichute en cas de rupture suivant les normes en vigueurs.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
+    <w:p w14:paraId="6CF7CD5F" w14:textId="77777777" w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
       <w:pPr>
         <w:ind w:right="-828"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00631EF1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Remplissages des sections :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
+    <w:p w14:paraId="798EB722" w14:textId="77777777" w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:right="-828"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00631EF1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Plexiglass 1 x 2 mm simple/double 2 x 2mm, épaisseur 21mm</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
+    <w:p w14:paraId="73149CD8" w14:textId="77777777" w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:right="-828"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00631EF1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Polycarbonate 1 x 3mm simple/double 2 x 3mm (Polycarbonate extérieur/Acrylate intérieur) épaisseur 21mm</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
+    <w:p w14:paraId="78D1F04B" w14:textId="77777777" w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:right="-828"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00631EF1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Acrylate 1 x 3mm simple/double 2 x 3mm, épaisseur 21mm</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
+    <w:p w14:paraId="28FC67C1" w14:textId="77777777" w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:right="-828"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00631EF1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Polycarbonate alvéolaire double clair 16 mm</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
+    <w:p w14:paraId="7625305A" w14:textId="77777777" w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:right="-828"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00631EF1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Verre securit simple 1 x 4mm.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
+    <w:p w14:paraId="0BBCD35A" w14:textId="77777777" w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:right="-828"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00631EF1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Tôle Aluminium isolée double épaisseur 19mm</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
+    <w:p w14:paraId="6604D179" w14:textId="77777777" w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
       <w:pPr>
         <w:ind w:right="-828"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
+    <w:p w14:paraId="61E50E7C" w14:textId="77777777" w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
       <w:pPr>
         <w:ind w:right="-828"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00631EF1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Coloris :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
+    <w:p w14:paraId="2B698ABB" w14:textId="77777777" w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
       <w:pPr>
         <w:ind w:right="-828"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00631EF1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Sections vitrées : </w:t>
       </w:r>
       <w:r w:rsidRPr="00631EF1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Teinte aluminium anodisé extérieur/ intérieur</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
+    <w:p w14:paraId="0AFC000E" w14:textId="77777777" w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
       <w:pPr>
         <w:ind w:right="118"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00631EF1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Laquage sur face extérieure avec peinture polyuréthane ou double face en poudrage EPOXY suivant le nuancier RAL du fabricant (option).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
+    <w:p w14:paraId="009ABD95" w14:textId="77777777" w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
       <w:pPr>
         <w:ind w:right="118"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00631EF1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Panneaux isolés : Aspect </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00631EF1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Stucco</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00631EF1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> rainuré face extérieure (RAL 1021, 1015, 3000, 5010, 9010, 9002, 9006, 9007, 7016) et face intérieure (RAL 9010) ou aspect Micro rainuré sur face extérieure (RAL 9010, 9006, 7016) et </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00631EF1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Stucco</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00631EF1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> rainuré sur face intérieure (RAL 9010).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
+    <w:p w14:paraId="4B679BD9" w14:textId="77777777" w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
       <w:pPr>
         <w:ind w:right="118"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00631EF1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Laquage sur face extérieure et intérieure avec peinture polyuréthane suivant le nuancier RAL du fabricant (option).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
+    <w:p w14:paraId="60D2BFCE" w14:textId="77777777" w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
       <w:pPr>
         <w:ind w:right="-828"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
+    <w:p w14:paraId="10151D54" w14:textId="77777777" w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
       <w:pPr>
         <w:ind w:right="-828"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00631EF1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Verrouillage :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
+    <w:p w14:paraId="1512CAAD" w14:textId="77777777" w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
       <w:pPr>
         <w:ind w:right="118"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00631EF1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Condamnation de la porte par verrou intérieur ou par serrure à clef. Système de verrouillage équipé d’un contacteur pour interruption de commande pour une porte motorisée.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
+    <w:p w14:paraId="0CF61A4E" w14:textId="77777777" w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
       <w:pPr>
         <w:ind w:right="118"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
+    <w:p w14:paraId="585BD270" w14:textId="77777777" w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
       <w:pPr>
         <w:ind w:right="118"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00631EF1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Sécurités</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
+    <w:p w14:paraId="55A5040E" w14:textId="77777777" w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
       <w:pPr>
         <w:ind w:right="118"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00631EF1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>-Le panneau bas est équipé de parachutes pour éviter la chute du tablier en cas de rupture des câbles.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
+    <w:p w14:paraId="3699601B" w14:textId="77777777" w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
       <w:pPr>
         <w:ind w:right="118"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00631EF1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>-Les ressorts sont équipés de sécurités pour stopper la rotation de l’arbre et empêcher la chute de la porte en cas de rupture d’un ou des ressorts.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
+    <w:p w14:paraId="3508CF8A" w14:textId="77777777" w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
       <w:pPr>
         <w:ind w:right="118"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00631EF1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">-Un joint d’étanchéité palpeur muni d’un jeu de cellules </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00631EF1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>opto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00631EF1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>-électriques assure l’arrêt et la réouverture de la porte en cas de contact avec un obstacle en fermeture (option).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
+    <w:p w14:paraId="2E0EB1E8" w14:textId="77777777" w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
       <w:pPr>
         <w:ind w:right="118"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00631EF1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>-Une ou plusieurs cellules photo-électriques avec contact NF assurent l’arrêt et la réouverture de la porte en fermeture en cas d’interruption du faisceau par une personne ou un véhicule (option).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
+    <w:p w14:paraId="04CBE3C8" w14:textId="77777777" w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
       <w:pPr>
         <w:ind w:right="118"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00631EF1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>-Deux feux de signalisations avertissent l’utilisateur et les personnes se trouvant à proximité de la porte, du démarrage d’un cycle d’ouverture ou de fermeture avec pré avertissement (option).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
+    <w:p w14:paraId="1CEE229C" w14:textId="77777777" w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
       <w:pPr>
         <w:ind w:right="118"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00631EF1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>-Un marquage au sol matérialise l’aire de débattement de la porte automatique dans laquelle personne ne doit se trouver pendant son fonctionnement (option).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
+    <w:p w14:paraId="76B281ED" w14:textId="77777777" w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
       <w:pPr>
         <w:ind w:right="118"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00631EF1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>-Un contacteur (sécurité mou de câble) positionné sur le parachute de câble assure l’arrêt de la motorisation en cas de blocage mécanique de la porte entrainant un mou de câble (option).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
+    <w:p w14:paraId="392F5756" w14:textId="77777777" w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
       <w:pPr>
         <w:ind w:right="118"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00631EF1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>-Un hublot d’éclairage de zone installé dans les lieux où la luminosité est inférieure à 20 Lux assure une bonne visibilité (option).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
+    <w:p w14:paraId="683649FE" w14:textId="77777777" w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
       <w:pPr>
         <w:ind w:right="-828"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
+    <w:p w14:paraId="05C1879E" w14:textId="77777777" w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
       <w:pPr>
         <w:ind w:right="-828"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00631EF1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Commande d’ouverture et manœuvre :</w:t>
       </w:r>
       <w:r w:rsidRPr="00631EF1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
+    <w:p w14:paraId="6C7C72EA" w14:textId="77777777" w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="118"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00631EF1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>-Ouverture par corde de tirage direct (porte inférieure à 9m²).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
+    <w:p w14:paraId="7D5175E3" w14:textId="77777777" w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="118"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00631EF1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>-Ouverture de la porte par treuil à chaine (porte supérieure à 3500mm de HB).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
+    <w:p w14:paraId="39248179" w14:textId="77777777" w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="118"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00631EF1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>-Ouverture de la porte par motoréducteur équipé de :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
+    <w:p w14:paraId="4887CA1C" w14:textId="77777777" w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:ind w:left="567" w:right="118"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00631EF1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Motorisation à pression maintenue :</w:t>
       </w:r>
       <w:r w:rsidRPr="00631EF1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Alimentation 230V mono. ou 400V Tri. fonctionnant par une impulsion à la montée et une pression maintenue à la descente « homme mort ». Commande par une boite à 3 boutons située à hauteur d’homme ou contacteur à clef. Réglage des fins de courses mécaniques au motoréducteur.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
+    <w:p w14:paraId="1C617522" w14:textId="77777777" w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="567" w:right="118"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
+    <w:p w14:paraId="61D74E79" w14:textId="77777777" w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:ind w:left="567" w:right="118"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00631EF1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Motorisation automatique :</w:t>
       </w:r>
       <w:r w:rsidRPr="00631EF1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Alimentation 230V mono. ou 400V Tri. fonctionnant par une impulsion à la montée et impulsion (ou temporisation) à la descente. Commande par coffret avec 3 boutons, sectionneur cadenassable et arrêt d’urgence.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
+    <w:p w14:paraId="1BEA6FD8" w14:textId="77777777" w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="567" w:right="118"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00631EF1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fermeture par temporisation réglable avec sécurités comprenant au minimum un jeu de cellules de sécurité photo-électriques, un palpeur </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00631EF1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>opto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00631EF1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">-électrique fonctionnant par transmission radio ou filaire, 2 feux de signalisations oranges 24V (intérieur et extérieur), un éclairage de zone 220V et un marquage de sécurité au sol. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
+    <w:p w14:paraId="0BD17CED" w14:textId="77777777" w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
       <w:pPr>
         <w:ind w:left="567" w:right="118"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00631EF1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Commande d’ouverture supplémentaire par contacteur à clef, boucle magnétique, radar, émetteur radio ou tirette. Réglages des fins de courses électroniques à partir du coffret de commande.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
+    <w:p w14:paraId="7EB24033" w14:textId="77777777" w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
       <w:pPr>
         <w:ind w:right="-828"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
+    <w:p w14:paraId="1755D5E6" w14:textId="77777777" w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
       <w:pPr>
         <w:ind w:right="-828"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00631EF1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Localisation ; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
+    <w:p w14:paraId="52FB8549" w14:textId="77777777" w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:right="-828"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00631EF1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Zone</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
+    <w:p w14:paraId="16352C38" w14:textId="77777777" w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:right="-828"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00631EF1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Zone</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
+    <w:p w14:paraId="10EE2D00" w14:textId="77777777" w:rsidR="004F3302" w:rsidRPr="00631EF1" w:rsidRDefault="004F3302" w:rsidP="004F3302">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:right="-828"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00631EF1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Zone</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F3302" w:rsidRPr="008612B4" w:rsidRDefault="004F3302" w:rsidP="004F3302">
+    <w:p w14:paraId="1C410583" w14:textId="77777777" w:rsidR="004F3302" w:rsidRPr="008612B4" w:rsidRDefault="004F3302" w:rsidP="004F3302">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:right="-828"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004F3302" w:rsidRDefault="004F3302" w:rsidP="004F3302">
+    <w:p w14:paraId="057D2206" w14:textId="77777777" w:rsidR="004F3302" w:rsidRDefault="004F3302" w:rsidP="004F3302">
       <w:pPr>
         <w:ind w:right="-828"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004F3302" w:rsidRDefault="004F3302" w:rsidP="004F3302">
+    <w:p w14:paraId="2C8EF2D5" w14:textId="77777777" w:rsidR="004F3302" w:rsidRDefault="004F3302" w:rsidP="004F3302">
       <w:pPr>
         <w:ind w:right="-828"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004F3302" w:rsidRDefault="004F3302" w:rsidP="004F3302">
+    <w:p w14:paraId="0306A721" w14:textId="77777777" w:rsidR="004F3302" w:rsidRDefault="004F3302" w:rsidP="004F3302">
       <w:pPr>
         <w:ind w:right="-828"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004F3302" w:rsidRDefault="004F3302" w:rsidP="004F3302">
+    <w:p w14:paraId="314656FC" w14:textId="77777777" w:rsidR="004F3302" w:rsidRDefault="004F3302" w:rsidP="004F3302">
       <w:pPr>
         <w:ind w:right="-828"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004F3302" w:rsidRDefault="004F3302" w:rsidP="004F3302">
+    <w:p w14:paraId="7283CBA7" w14:textId="77777777" w:rsidR="004F3302" w:rsidRDefault="004F3302" w:rsidP="004F3302">
       <w:pPr>
         <w:ind w:right="-828"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004F3302" w:rsidRDefault="004F3302" w:rsidP="004F3302">
+    <w:p w14:paraId="4528A8CC" w14:textId="77777777" w:rsidR="004F3302" w:rsidRDefault="004F3302" w:rsidP="004F3302">
       <w:pPr>
         <w:ind w:right="-828"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004F3302" w:rsidRDefault="004F3302" w:rsidP="004F3302">
+    <w:p w14:paraId="43E07FF0" w14:textId="77777777" w:rsidR="004F3302" w:rsidRDefault="004F3302" w:rsidP="004F3302">
       <w:pPr>
         <w:ind w:right="-828"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004F3302" w:rsidRDefault="004F3302" w:rsidP="004F3302">
+    <w:p w14:paraId="1698EE43" w14:textId="77777777" w:rsidR="004F3302" w:rsidRDefault="004F3302" w:rsidP="004F3302">
       <w:pPr>
         <w:ind w:right="-828"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007C69B6" w:rsidRPr="000127F7" w:rsidRDefault="007C69B6" w:rsidP="004F3302">
+    <w:p w14:paraId="03F92C2D" w14:textId="77777777" w:rsidR="007C69B6" w:rsidRPr="000127F7" w:rsidRDefault="007C69B6" w:rsidP="004F3302">
       <w:pPr>
         <w:ind w:right="-567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="007C69B6" w:rsidRPr="000127F7" w:rsidSect="008612B4">
-      <w:headerReference w:type="even" r:id="rId7"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="907" w:right="1134" w:bottom="567" w:left="851" w:header="709" w:footer="210" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="005E617E" w:rsidRDefault="005E617E">
+    <w:p w14:paraId="729DB25A" w14:textId="77777777" w:rsidR="008F6A12" w:rsidRDefault="008F6A12">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="005E617E" w:rsidRDefault="005E617E">
+    <w:p w14:paraId="1A2C1A68" w14:textId="77777777" w:rsidR="008F6A12" w:rsidRDefault="008F6A12">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-[...10 lines deleted...]
-  <w:p w:rsidR="000127F7" w:rsidRPr="000127F7" w:rsidRDefault="000127F7" w:rsidP="000127F7">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="11CE953C" w14:textId="77777777" w:rsidR="000127F7" w:rsidRPr="000127F7" w:rsidRDefault="000127F7" w:rsidP="000127F7">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="000127F7">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>SAFIR INDUSTRIE, 4 rue des vignettes, 60490 CUVILLY</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
       <w:t>V-2016-01</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="005E617E" w:rsidRDefault="005E617E">
+    <w:p w14:paraId="78B35397" w14:textId="77777777" w:rsidR="008F6A12" w:rsidRDefault="008F6A12">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="005E617E" w:rsidRDefault="005E617E">
+    <w:p w14:paraId="57ABF12D" w14:textId="77777777" w:rsidR="008F6A12" w:rsidRDefault="008F6A12">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="005F1B79" w:rsidRDefault="005F1B79">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2F4DC552" w14:textId="77777777" w:rsidR="000127F7" w:rsidRDefault="000127F7">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
-  </w:p>
-[...9 lines deleted...]
-    <w:bookmarkStart w:id="0" w:name="_GoBack"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="51B3CAD9" wp14:editId="7979B5E1">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="51B3CAD9" wp14:editId="3A9196AF">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>-26035</wp:posOffset>
+            <wp:posOffset>130986</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-270755</wp:posOffset>
+            <wp:posOffset>-269240</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="1268095" cy="317355"/>
+          <wp:extent cx="954052" cy="317355"/>
           <wp:effectExtent l="0" t="0" r="0" b="6985"/>
           <wp:wrapNone/>
           <wp:docPr id="2" name="Image 17"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Safir-industrie-baseline (1).jpg"/>
+                  <pic:cNvPr id="2" name="Image 17"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1268095" cy="317355"/>
+                    <a:ext cx="954052" cy="317355"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:bookmarkEnd w:id="0"/>
-[...9 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="14C15C36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="951CBABC"/>
     <w:lvl w:ilvl="0" w:tplc="040C0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2997,85 +2950,85 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="196086508">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="2041854433">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1476146380">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1380321946">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="683241104">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1830561763">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="445931757">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="369914300">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="626399068">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1796439050">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006E020B"/>
     <w:rsid w:val="000127F7"/>
@@ -3113,140 +3066,143 @@
     <w:rsid w:val="00232727"/>
     <w:rsid w:val="00237A8F"/>
     <w:rsid w:val="00242629"/>
     <w:rsid w:val="00282D72"/>
     <w:rsid w:val="002A3ACB"/>
     <w:rsid w:val="002B76BA"/>
     <w:rsid w:val="002D35FC"/>
     <w:rsid w:val="002D3DE3"/>
     <w:rsid w:val="00301565"/>
     <w:rsid w:val="00310669"/>
     <w:rsid w:val="00317141"/>
     <w:rsid w:val="00321D8E"/>
     <w:rsid w:val="00322194"/>
     <w:rsid w:val="00371006"/>
     <w:rsid w:val="00384EE2"/>
     <w:rsid w:val="003A1C55"/>
     <w:rsid w:val="003D0B09"/>
     <w:rsid w:val="003F4948"/>
     <w:rsid w:val="003F5C60"/>
     <w:rsid w:val="004356EB"/>
     <w:rsid w:val="00444970"/>
     <w:rsid w:val="0045097B"/>
     <w:rsid w:val="004708DA"/>
     <w:rsid w:val="004B43A6"/>
     <w:rsid w:val="004C1B26"/>
+    <w:rsid w:val="004D24EF"/>
     <w:rsid w:val="004E3BB2"/>
     <w:rsid w:val="004F19BB"/>
     <w:rsid w:val="004F3302"/>
     <w:rsid w:val="0050231E"/>
     <w:rsid w:val="005172C7"/>
     <w:rsid w:val="005413EB"/>
     <w:rsid w:val="00542940"/>
     <w:rsid w:val="0055290C"/>
     <w:rsid w:val="00587D83"/>
     <w:rsid w:val="005978A6"/>
     <w:rsid w:val="005B3B85"/>
     <w:rsid w:val="005B50BB"/>
     <w:rsid w:val="005C4960"/>
     <w:rsid w:val="005D0026"/>
     <w:rsid w:val="005D12BB"/>
     <w:rsid w:val="005D54F4"/>
     <w:rsid w:val="005E0247"/>
     <w:rsid w:val="005E0C05"/>
     <w:rsid w:val="005E617E"/>
     <w:rsid w:val="005F1B79"/>
     <w:rsid w:val="00631EF1"/>
     <w:rsid w:val="0063451C"/>
     <w:rsid w:val="00650233"/>
     <w:rsid w:val="00662FF9"/>
     <w:rsid w:val="00667200"/>
     <w:rsid w:val="00675D80"/>
     <w:rsid w:val="00683EA2"/>
     <w:rsid w:val="00693C96"/>
     <w:rsid w:val="006A00AF"/>
     <w:rsid w:val="006C1ED9"/>
     <w:rsid w:val="006E020B"/>
     <w:rsid w:val="006E25DE"/>
     <w:rsid w:val="00727647"/>
     <w:rsid w:val="00744BDF"/>
     <w:rsid w:val="00750273"/>
     <w:rsid w:val="00766FB0"/>
     <w:rsid w:val="00790C82"/>
     <w:rsid w:val="007C0B5C"/>
     <w:rsid w:val="007C69B6"/>
     <w:rsid w:val="00805976"/>
     <w:rsid w:val="0081341F"/>
     <w:rsid w:val="008612B4"/>
     <w:rsid w:val="00871C61"/>
     <w:rsid w:val="00883706"/>
     <w:rsid w:val="008C18FC"/>
     <w:rsid w:val="008C28C2"/>
     <w:rsid w:val="008C3814"/>
     <w:rsid w:val="008D07F7"/>
+    <w:rsid w:val="008F6A12"/>
     <w:rsid w:val="00912EC1"/>
     <w:rsid w:val="00917989"/>
     <w:rsid w:val="00935753"/>
     <w:rsid w:val="00935F1F"/>
     <w:rsid w:val="00941177"/>
     <w:rsid w:val="00957F35"/>
     <w:rsid w:val="009944A5"/>
     <w:rsid w:val="00997B24"/>
     <w:rsid w:val="009A5C38"/>
     <w:rsid w:val="009E40E8"/>
     <w:rsid w:val="009E4AC5"/>
     <w:rsid w:val="00A13342"/>
     <w:rsid w:val="00A55183"/>
     <w:rsid w:val="00A6223B"/>
     <w:rsid w:val="00A63F05"/>
     <w:rsid w:val="00A7080B"/>
     <w:rsid w:val="00AA2EE6"/>
     <w:rsid w:val="00AB4BA1"/>
     <w:rsid w:val="00AC0348"/>
     <w:rsid w:val="00AC66DF"/>
     <w:rsid w:val="00AD3E9D"/>
     <w:rsid w:val="00AD47DC"/>
     <w:rsid w:val="00AF187E"/>
     <w:rsid w:val="00AF4510"/>
     <w:rsid w:val="00B372E2"/>
     <w:rsid w:val="00B57713"/>
     <w:rsid w:val="00B6410D"/>
     <w:rsid w:val="00B71EFA"/>
     <w:rsid w:val="00B81C44"/>
     <w:rsid w:val="00B9745A"/>
     <w:rsid w:val="00BB187C"/>
     <w:rsid w:val="00BE611F"/>
     <w:rsid w:val="00C21E8E"/>
     <w:rsid w:val="00C24551"/>
     <w:rsid w:val="00C507F7"/>
     <w:rsid w:val="00C64A48"/>
     <w:rsid w:val="00C6691D"/>
     <w:rsid w:val="00C67314"/>
     <w:rsid w:val="00C750AB"/>
     <w:rsid w:val="00C779BE"/>
     <w:rsid w:val="00CA08C2"/>
     <w:rsid w:val="00CB5056"/>
+    <w:rsid w:val="00CC1C75"/>
     <w:rsid w:val="00CE2B09"/>
     <w:rsid w:val="00CE2D33"/>
     <w:rsid w:val="00CF3390"/>
     <w:rsid w:val="00D0084B"/>
     <w:rsid w:val="00D12920"/>
     <w:rsid w:val="00D245ED"/>
     <w:rsid w:val="00D25B98"/>
     <w:rsid w:val="00D27CAE"/>
     <w:rsid w:val="00D33435"/>
     <w:rsid w:val="00D77666"/>
     <w:rsid w:val="00D97EF0"/>
     <w:rsid w:val="00DC5F72"/>
     <w:rsid w:val="00DF3C91"/>
     <w:rsid w:val="00E13814"/>
     <w:rsid w:val="00E23758"/>
     <w:rsid w:val="00E27597"/>
     <w:rsid w:val="00E27B31"/>
     <w:rsid w:val="00E375ED"/>
     <w:rsid w:val="00E44794"/>
     <w:rsid w:val="00E453E1"/>
     <w:rsid w:val="00E47F0F"/>
     <w:rsid w:val="00E5064C"/>
     <w:rsid w:val="00E95E49"/>
     <w:rsid w:val="00EA2033"/>
     <w:rsid w:val="00EA2B65"/>
@@ -3269,66 +3225,67 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="4AABDDDF"/>
   <w15:docId w15:val="{333D1E80-C0E0-4A6F-89C2-68BF342FD038}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3384,95 +3341,98 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
@@ -3650,50 +3610,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00EB385B"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
@@ -3779,51 +3740,51 @@
   <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="001065E2"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Accentuation">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:qFormat/>
     <w:rsid w:val="007C69B6"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="11148662">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1873878705">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -3968,55 +3929,55 @@
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1655135215">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4260,78 +4221,78 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>4605</Characters>
+  <Pages>1</Pages>
+  <Words>846</Words>
+  <Characters>4596</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>38</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>102</Lines>
+  <Paragraphs>57</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>PORTE AUTOMATIQUE D’ACCES AUX GARAGES</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>HP</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5432</CharactersWithSpaces>
+  <CharactersWithSpaces>5385</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>2752546</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.portesafir.com/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>