--- v0 (2025-10-03)
+++ v1 (2026-04-02)
@@ -1,188 +1,188 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="000F06BE" w:rsidRPr="008E2B5D" w:rsidRDefault="000F06BE" w:rsidP="000F06BE">
+    <w:p w14:paraId="0B33BE2B" w14:textId="77777777" w:rsidR="000F06BE" w:rsidRPr="008E2B5D" w:rsidRDefault="000F06BE" w:rsidP="000F06BE">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E2B5D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>CCTP PORTE BASCULANTE AUTOMATIQUE POUR PARKING COLLECTIF</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F06BE" w:rsidRPr="008E2B5D" w:rsidRDefault="000F06BE" w:rsidP="000F06BE">
+    <w:p w14:paraId="0B33BE2C" w14:textId="77777777" w:rsidR="000F06BE" w:rsidRPr="008E2B5D" w:rsidRDefault="000F06BE" w:rsidP="000F06BE">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E2B5D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Référence : SAFIR S424</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E2B5D" w:rsidRDefault="008E2B5D" w:rsidP="00225E92">
+    <w:p w14:paraId="0B33BE2D" w14:textId="77777777" w:rsidR="008E2B5D" w:rsidRDefault="008E2B5D" w:rsidP="00225E92">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF022D" w:rsidRDefault="00FF022D" w:rsidP="00225E92">
+    <w:p w14:paraId="0B33BE2E" w14:textId="77777777" w:rsidR="00FF022D" w:rsidRDefault="00FF022D" w:rsidP="00225E92">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00225E92" w:rsidRPr="00BD7CCC" w:rsidRDefault="00225E92" w:rsidP="00225E92">
+    <w:p w14:paraId="0B33BE2F" w14:textId="77777777" w:rsidR="00225E92" w:rsidRPr="00BD7CCC" w:rsidRDefault="00225E92" w:rsidP="00225E92">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD7CCC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="008E2B5D" w:rsidRPr="00BD7CCC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BD7CCC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>- GENERALITE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00225E92" w:rsidRPr="00834A8F" w:rsidRDefault="00225E92" w:rsidP="00225E92">
+    <w:p w14:paraId="0B33BE30" w14:textId="77777777" w:rsidR="00225E92" w:rsidRPr="00834A8F" w:rsidRDefault="00225E92" w:rsidP="00225E92">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E57C48" w:rsidRDefault="008E2B5D" w:rsidP="00E57C48">
+    <w:p w14:paraId="0B33BE31" w14:textId="77777777" w:rsidR="00E57C48" w:rsidRDefault="008E2B5D" w:rsidP="00E57C48">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00225E92" w:rsidRPr="00834A8F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00225E92" w:rsidRPr="00BD7CCC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>GARANTIE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC266B" w:rsidRPr="00AC266B" w:rsidRDefault="00AC266B" w:rsidP="00AC266B">
+    <w:p w14:paraId="0B33BE32" w14:textId="77777777" w:rsidR="00AC266B" w:rsidRPr="00AC266B" w:rsidRDefault="00AC266B" w:rsidP="00AC266B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00276291" w:rsidRDefault="00276291" w:rsidP="00E57C48">
+    <w:p w14:paraId="0B33BE33" w14:textId="77777777" w:rsidR="00276291" w:rsidRDefault="00276291" w:rsidP="00E57C48">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E57C48">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>L’entreprise devra garantir son matériel et son installation</w:t>
       </w:r>
       <w:r w:rsidR="00A51467">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00E57C48">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -195,104 +195,104 @@
         </w:rPr>
         <w:t xml:space="preserve">la </w:t>
       </w:r>
       <w:r w:rsidRPr="00E57C48">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>réception du chantier. La garantie comprendra les pièces et la main d’œuvre. Pendant la période de garantie</w:t>
       </w:r>
       <w:r w:rsidR="005D0575" w:rsidRPr="00E57C48">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00E57C48">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> l’entreprise devra l’entretien et la maintenance du matériel.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E57C48" w:rsidRPr="00E57C48" w:rsidRDefault="00E57C48" w:rsidP="00E57C48">
+    <w:p w14:paraId="0B33BE34" w14:textId="77777777" w:rsidR="00E57C48" w:rsidRPr="00E57C48" w:rsidRDefault="00E57C48" w:rsidP="00E57C48">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E57C48" w:rsidRPr="00AC266B" w:rsidRDefault="008E2B5D" w:rsidP="00AC266B">
+    <w:p w14:paraId="0B33BE35" w14:textId="77777777" w:rsidR="00E57C48" w:rsidRPr="00AC266B" w:rsidRDefault="008E2B5D" w:rsidP="00AC266B">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC266B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00225E92" w:rsidRPr="00AC266B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00225E92" w:rsidRPr="00BD7CCC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">SECURITE </w:t>
       </w:r>
       <w:r w:rsidR="00BE3CD0" w:rsidRPr="00BD7CCC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>DES PERSONNES</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC266B" w:rsidRPr="00AC266B" w:rsidRDefault="00AC266B" w:rsidP="00AC266B">
+    <w:p w14:paraId="0B33BE36" w14:textId="77777777" w:rsidR="00AC266B" w:rsidRPr="00AC266B" w:rsidRDefault="00AC266B" w:rsidP="00AC266B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00276291" w:rsidRPr="00E57C48" w:rsidRDefault="00276291" w:rsidP="00E57C48">
+    <w:p w14:paraId="0B33BE37" w14:textId="77777777" w:rsidR="00276291" w:rsidRPr="00E57C48" w:rsidRDefault="00276291" w:rsidP="00E57C48">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E57C48">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Toutes </w:t>
       </w:r>
       <w:r w:rsidR="00330631">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">les </w:t>
       </w:r>
       <w:r w:rsidRPr="00E57C48">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>dispositions devront être prises pour assurer la protection et la sécurité des personnes</w:t>
       </w:r>
       <w:r w:rsidR="00330631">
         <w:rPr>
@@ -309,103 +309,103 @@
       <w:r w:rsidR="00330631">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00E57C48">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> par des dispositifs de protection de type barrière ou autre</w:t>
       </w:r>
       <w:r w:rsidR="007B1E11">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00E57C48">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00276291" w:rsidRPr="00834A8F" w:rsidRDefault="00276291" w:rsidP="00276291">
+    <w:p w14:paraId="0B33BE38" w14:textId="77777777" w:rsidR="00276291" w:rsidRPr="00834A8F" w:rsidRDefault="00276291" w:rsidP="00276291">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="600"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CF3390" w:rsidRPr="00BD7CCC" w:rsidRDefault="008E2B5D" w:rsidP="00AC266B">
+    <w:p w14:paraId="0B33BE39" w14:textId="77777777" w:rsidR="00CF3390" w:rsidRPr="00BD7CCC" w:rsidRDefault="008E2B5D" w:rsidP="00AC266B">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC266B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00225E92" w:rsidRPr="00AC266B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005D0575" w:rsidRPr="00BD7CCC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>PROTECTION DES OUVRAGES</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC266B" w:rsidRPr="00BD7CCC" w:rsidRDefault="00AC266B" w:rsidP="00AC266B">
+    <w:p w14:paraId="0B33BE3A" w14:textId="77777777" w:rsidR="00AC266B" w:rsidRPr="00BD7CCC" w:rsidRDefault="00AC266B" w:rsidP="00AC266B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0055798E" w:rsidRPr="008E2B5D" w:rsidRDefault="0055798E" w:rsidP="008E2B5D">
+    <w:p w14:paraId="0B33BE3B" w14:textId="77777777" w:rsidR="0055798E" w:rsidRPr="008E2B5D" w:rsidRDefault="0055798E" w:rsidP="008E2B5D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E2B5D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="00E57C48" w:rsidRPr="008E2B5D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>’entreprise</w:t>
       </w:r>
       <w:r w:rsidRPr="008E2B5D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> sera responsable de ses ouvrages jusqu</w:t>
       </w:r>
       <w:r w:rsidR="00E57C48" w:rsidRPr="008E2B5D">
         <w:rPr>
@@ -416,231 +416,245 @@
       <w:r w:rsidRPr="008E2B5D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> prendra toutes les dispositions </w:t>
       </w:r>
       <w:r w:rsidR="00330631">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">nécessaires </w:t>
       </w:r>
       <w:r w:rsidRPr="008E2B5D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>pour assurer leur protection de manière efficace et durable</w:t>
       </w:r>
       <w:r w:rsidR="00225E92" w:rsidRPr="008E2B5D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00225E92" w:rsidRPr="00BD7CCC" w:rsidRDefault="00225E92" w:rsidP="00237A8F">
+    <w:p w14:paraId="0B33BE3C" w14:textId="77777777" w:rsidR="00225E92" w:rsidRPr="00BD7CCC" w:rsidRDefault="00225E92" w:rsidP="00237A8F">
       <w:pPr>
         <w:ind w:right="-567"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AC266B" w:rsidRPr="00BD7CCC" w:rsidRDefault="008E2B5D" w:rsidP="00AC266B">
+    <w:p w14:paraId="0B33BE3D" w14:textId="77777777" w:rsidR="00AC266B" w:rsidRPr="00BD7CCC" w:rsidRDefault="008E2B5D" w:rsidP="00AC266B">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:right="-567"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD7CCC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00225E92" w:rsidRPr="00BD7CCC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> NUISANCE SONORE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC266B" w:rsidRPr="00AC266B" w:rsidRDefault="00AC266B" w:rsidP="00AC266B">
+    <w:p w14:paraId="0B33BE3E" w14:textId="77777777" w:rsidR="00AC266B" w:rsidRPr="00AC266B" w:rsidRDefault="00AC266B" w:rsidP="00AC266B">
       <w:pPr>
         <w:ind w:right="-567"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00225E92" w:rsidRPr="00834A8F" w:rsidRDefault="00834A8F" w:rsidP="00225E92">
+    <w:p w14:paraId="0B33BE3F" w14:textId="77777777" w:rsidR="00225E92" w:rsidRPr="00834A8F" w:rsidRDefault="00834A8F" w:rsidP="00225E92">
       <w:pPr>
         <w:ind w:right="-828"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00834A8F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t>Le</w:t>
       </w:r>
       <w:r w:rsidR="00225E92" w:rsidRPr="00834A8F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> niveau de bruit LnaT reçu dans les logements en provenance de la porte automatique collective ne dépassera pas 30dB(A) en pièces principales et 35dB(A) en cuisines fermées. L’entreprise s’engage à exécuter les réglages nécessaires au fonctionnement silencieux de l’installation</w:t>
+        <w:t xml:space="preserve"> niveau de bruit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00225E92" w:rsidRPr="00834A8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>LnaT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00225E92" w:rsidRPr="00834A8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reçu dans les logements en provenance de la porte automatique collective ne dépassera pas 30dB(A) en pièces principales et 35dB(A) en cuisines fermées. L’entreprise s’engage à exécuter les réglages nécessaires au fonctionnement silencieux de l’installation</w:t>
       </w:r>
       <w:r w:rsidR="00EC121E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00225E92" w:rsidRPr="00834A8F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> et</w:t>
       </w:r>
       <w:r w:rsidRPr="00834A8F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> à poser </w:t>
       </w:r>
       <w:r w:rsidR="00225E92" w:rsidRPr="00834A8F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t>un kit antibruit si nécessaire.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D0575" w:rsidRDefault="005D0575" w:rsidP="00CF3390">
+    <w:p w14:paraId="0B33BE40" w14:textId="77777777" w:rsidR="005D0575" w:rsidRDefault="005D0575" w:rsidP="00CF3390">
       <w:pPr>
         <w:ind w:right="-567"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A0101C" w:rsidRPr="00BD7CCC" w:rsidRDefault="00225E92" w:rsidP="00CF3390">
+    <w:p w14:paraId="0B33BE41" w14:textId="77777777" w:rsidR="00A0101C" w:rsidRPr="00BD7CCC" w:rsidRDefault="00225E92" w:rsidP="00CF3390">
       <w:pPr>
         <w:ind w:right="-567"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD7CCC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>2 -</w:t>
       </w:r>
       <w:r w:rsidR="008E2B5D" w:rsidRPr="00BD7CCC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BD7CCC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>DESCRIPTIONS</w:t>
       </w:r>
       <w:r w:rsidR="00A0101C" w:rsidRPr="00BD7CCC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> TECHNIQUES PARTICULIERES</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F10D6" w:rsidRPr="00814FCF" w:rsidRDefault="005F10D6" w:rsidP="00CF3390">
+    <w:p w14:paraId="0B33BE42" w14:textId="77777777" w:rsidR="005F10D6" w:rsidRPr="00814FCF" w:rsidRDefault="005F10D6" w:rsidP="00CF3390">
       <w:pPr>
         <w:ind w:right="-567"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005F10D6" w:rsidRPr="00BD7CCC" w:rsidRDefault="00225E92" w:rsidP="00CF3390">
+    <w:p w14:paraId="0B33BE43" w14:textId="77777777" w:rsidR="005F10D6" w:rsidRPr="00BD7CCC" w:rsidRDefault="00225E92" w:rsidP="00CF3390">
       <w:pPr>
         <w:ind w:right="-567"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD7CCC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2.1 </w:t>
       </w:r>
       <w:r w:rsidR="008E2B5D" w:rsidRPr="00BD7CCC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD7CCC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> DOCUMENTS TECHNIQUES PARTICULIERS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC266B" w:rsidRPr="00814FCF" w:rsidRDefault="00AC266B" w:rsidP="00CF3390">
+    <w:p w14:paraId="0B33BE44" w14:textId="77777777" w:rsidR="00AC266B" w:rsidRPr="00814FCF" w:rsidRDefault="00AC266B" w:rsidP="00CF3390">
       <w:pPr>
         <w:ind w:right="-567"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006012FC" w:rsidRDefault="005F10D6" w:rsidP="006012FC">
+    <w:p w14:paraId="0B33BE45" w14:textId="77777777" w:rsidR="006012FC" w:rsidRDefault="005F10D6" w:rsidP="006012FC">
       <w:pPr>
         <w:ind w:right="-828"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00814FCF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t>L’installation devra être en tous points</w:t>
       </w:r>
       <w:r w:rsidR="00834A8F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00814FCF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> conforme aux dernières normes, décrets, circulaires, régissant la mise en œuvre et la sécurité des portes à usage collectif</w:t>
       </w:r>
       <w:r w:rsidRPr="006012FC">
@@ -670,218 +684,218 @@
       <w:r w:rsidR="00225E92">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">nisme notifié (CSTB, CETIM, </w:t>
       </w:r>
       <w:r w:rsidR="006012FC" w:rsidRPr="006012FC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>...), devra éga</w:t>
       </w:r>
       <w:r w:rsidR="006012FC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>lement être transmis au bureau de</w:t>
       </w:r>
       <w:r w:rsidR="006012FC" w:rsidRPr="006012FC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> contrôle. L'attestation de conformité sera à joindre au D.O.E. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF022D" w:rsidRPr="006012FC" w:rsidRDefault="007B1E11" w:rsidP="006012FC">
+    <w:p w14:paraId="0B33BE46" w14:textId="77777777" w:rsidR="00FF022D" w:rsidRPr="006012FC" w:rsidRDefault="007B1E11" w:rsidP="006012FC">
       <w:pPr>
         <w:ind w:right="-828"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t>L’entreprise</w:t>
       </w:r>
       <w:r w:rsidR="00FF022D" w:rsidRPr="00814FCF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> devra veiller à la conformité locale de la classe au vent.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F10D6" w:rsidRDefault="005F10D6" w:rsidP="00CF3390">
+    <w:p w14:paraId="0B33BE47" w14:textId="77777777" w:rsidR="005F10D6" w:rsidRDefault="005F10D6" w:rsidP="00CF3390">
       <w:pPr>
         <w:ind w:right="-567"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EC121E" w:rsidRPr="00814FCF" w:rsidRDefault="00EC121E" w:rsidP="00CF3390">
+    <w:p w14:paraId="0B33BE48" w14:textId="77777777" w:rsidR="00EC121E" w:rsidRPr="00814FCF" w:rsidRDefault="00EC121E" w:rsidP="00CF3390">
       <w:pPr>
         <w:ind w:right="-567"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t>Matériel :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F10D6" w:rsidRPr="00814FCF" w:rsidRDefault="005F10D6" w:rsidP="00CF3390">
+    <w:p w14:paraId="0B33BE49" w14:textId="77777777" w:rsidR="005F10D6" w:rsidRPr="00814FCF" w:rsidRDefault="005F10D6" w:rsidP="00CF3390">
       <w:pPr>
         <w:ind w:right="-567"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00814FCF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Porte automatique de parking collectif : référence </w:t>
       </w:r>
       <w:r w:rsidRPr="00814FCF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>SAFIR S424</w:t>
       </w:r>
       <w:r w:rsidRPr="00814FCF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t>, conforme à la norme</w:t>
       </w:r>
       <w:r w:rsidR="00834A8F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">                        </w:t>
       </w:r>
       <w:r w:rsidRPr="00814FCF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> NF EN 13241-1, des établissements SAFIR ou équivalent.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC266B" w:rsidRPr="00814FCF" w:rsidRDefault="00AC266B" w:rsidP="00CF3390">
+    <w:p w14:paraId="0B33BE4A" w14:textId="77777777" w:rsidR="00AC266B" w:rsidRPr="00814FCF" w:rsidRDefault="00AC266B" w:rsidP="00CF3390">
       <w:pPr>
         <w:ind w:right="-828"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00834A8F" w:rsidRPr="00BD7CCC" w:rsidRDefault="00834A8F" w:rsidP="00CF3390">
+    <w:p w14:paraId="0B33BE4B" w14:textId="77777777" w:rsidR="00834A8F" w:rsidRPr="00BD7CCC" w:rsidRDefault="00834A8F" w:rsidP="00CF3390">
       <w:pPr>
         <w:ind w:right="-828"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD7CCC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">2.2 - </w:t>
       </w:r>
       <w:r w:rsidR="00870E0A" w:rsidRPr="00BD7CCC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>PORTE AUTOMATIQUE DE PARKING</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00504C20" w:rsidRDefault="00504C20" w:rsidP="00814FCF">
+    <w:p w14:paraId="0B33BE4C" w14:textId="77777777" w:rsidR="00504C20" w:rsidRDefault="00504C20" w:rsidP="00814FCF">
       <w:pPr>
         <w:ind w:right="-828"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00504C20" w:rsidRDefault="00870E0A" w:rsidP="00814FCF">
+    <w:p w14:paraId="0B33BE4D" w14:textId="77777777" w:rsidR="00504C20" w:rsidRDefault="00870E0A" w:rsidP="00814FCF">
       <w:pPr>
         <w:ind w:right="-828"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00814FCF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Type de porte : </w:t>
       </w:r>
       <w:r w:rsidR="00801FF0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00801FF0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00814FCF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t>orte basculante monobloc, non débordante, pour usage</w:t>
       </w:r>
       <w:r w:rsidR="005F10D6" w:rsidRPr="00814FCF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> intensif (1000 cycles par jour).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A0101C" w:rsidRDefault="00870E0A" w:rsidP="00814FCF">
+    <w:p w14:paraId="0B33BE4E" w14:textId="77777777" w:rsidR="00A0101C" w:rsidRDefault="00870E0A" w:rsidP="00814FCF">
       <w:pPr>
         <w:ind w:right="-828"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00814FCF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00814FCF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Tablier </w:t>
       </w:r>
       <w:r w:rsidR="00801FF0" w:rsidRPr="00814FCF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
@@ -1067,82 +1081,82 @@
       <w:r w:rsidR="005F10D6" w:rsidRPr="00814FCF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A0101C" w:rsidRPr="00814FCF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="005F10D6" w:rsidRPr="00814FCF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00A0101C" w:rsidRPr="00814FCF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> mm positionné au milieu du tablier.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00801FF0" w:rsidRPr="00814FCF" w:rsidRDefault="00801FF0" w:rsidP="00814FCF">
+    <w:p w14:paraId="0B33BE4F" w14:textId="77777777" w:rsidR="00801FF0" w:rsidRPr="00814FCF" w:rsidRDefault="00801FF0" w:rsidP="00814FCF">
       <w:pPr>
         <w:ind w:right="-828"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00801FF0" w:rsidRDefault="000169B1" w:rsidP="00CF3390">
+    <w:p w14:paraId="0B33BE50" w14:textId="77777777" w:rsidR="00801FF0" w:rsidRDefault="000169B1" w:rsidP="00CF3390">
       <w:pPr>
         <w:ind w:right="-828"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00814FCF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Habillage</w:t>
       </w:r>
       <w:r w:rsidR="00A0101C" w:rsidRPr="00814FCF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD47DC" w:rsidRPr="00814FCF" w:rsidRDefault="00801FF0" w:rsidP="00CF3390">
+    <w:p w14:paraId="0B33BE51" w14:textId="77777777" w:rsidR="00AD47DC" w:rsidRPr="00814FCF" w:rsidRDefault="00801FF0" w:rsidP="00CF3390">
       <w:pPr>
         <w:ind w:right="-828"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidR="000E41D5" w:rsidRPr="00814FCF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t>ar</w:t>
       </w:r>
       <w:r w:rsidR="00CF3390" w:rsidRPr="00814FCF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t>dage</w:t>
       </w:r>
       <w:r w:rsidR="00A0101C" w:rsidRPr="00814FCF">
@@ -1221,114 +1235,122 @@
       <w:r w:rsidR="00E23758" w:rsidRPr="00814FCF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t>vis auto</w:t>
       </w:r>
       <w:r w:rsidR="00CF3390" w:rsidRPr="00814FCF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00E23758" w:rsidRPr="00814FCF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t>foreuses</w:t>
       </w:r>
       <w:r w:rsidR="00B81C44" w:rsidRPr="00814FCF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00581E36" w:rsidRPr="00814FCF" w:rsidRDefault="00581E36" w:rsidP="00CF3390">
+    <w:p w14:paraId="0B33BE52" w14:textId="77777777" w:rsidR="00581E36" w:rsidRPr="00814FCF" w:rsidRDefault="00581E36" w:rsidP="00CF3390">
       <w:pPr>
         <w:ind w:right="-828"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00814FCF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t>Variantes habillage :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00581E36" w:rsidRPr="00814FCF" w:rsidRDefault="00581E36" w:rsidP="00CF3390">
+    <w:p w14:paraId="0B33BE53" w14:textId="77777777" w:rsidR="00581E36" w:rsidRPr="00814FCF" w:rsidRDefault="00581E36" w:rsidP="00CF3390">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:right="-828"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00814FCF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Tôle lisse, tôle cassette, tôle pointe de diamant, bois hydrofuge gravé, </w:t>
       </w:r>
       <w:r w:rsidR="00AB3429">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">panneau iso, </w:t>
       </w:r>
       <w:r w:rsidRPr="00814FCF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
-        <w:t>caillebotis, ventelle, plexiglas, pleximiroir</w:t>
-      </w:r>
+        <w:t xml:space="preserve">caillebotis, ventelle, plexiglas, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00814FCF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>pleximiroir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="004A20AC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t>, grillage inox, ou autres</w:t>
       </w:r>
       <w:r w:rsidRPr="00814FCF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> en fonction des besoins</w:t>
       </w:r>
       <w:r w:rsidR="007E0A10">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> et des impératifs,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CA08C2" w:rsidRDefault="00CA08C2" w:rsidP="00CF3390">
+    <w:p w14:paraId="0B33BE54" w14:textId="77777777" w:rsidR="00CA08C2" w:rsidRDefault="00CA08C2" w:rsidP="00CF3390">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:right="-828"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00814FCF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t>Ventilation haute</w:t>
       </w:r>
       <w:r w:rsidR="00CF3390" w:rsidRPr="00814FCF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00814FCF">
         <w:rPr>
@@ -1393,127 +1415,127 @@
       <w:r w:rsidR="00CF3390" w:rsidRPr="00814FCF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FD6E14" w:rsidRPr="00814FCF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t>en fonction du nombre de véhicules</w:t>
       </w:r>
       <w:r w:rsidR="00581E36" w:rsidRPr="00814FCF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> et de l’esthétique recherché</w:t>
       </w:r>
       <w:r w:rsidR="00725157">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004A20AC" w:rsidRDefault="004A20AC" w:rsidP="00CF3390">
+    <w:p w14:paraId="0B33BE55" w14:textId="77777777" w:rsidR="004A20AC" w:rsidRDefault="004A20AC" w:rsidP="00CF3390">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:right="-828"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t>200 couleurs RAL au choix. Au choix : une face</w:t>
       </w:r>
       <w:r w:rsidR="00EC121E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t>(face extérieure), deux faces, faces extérieures poteaux et linteau.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00504C20" w:rsidRPr="00814FCF" w:rsidRDefault="00504C20" w:rsidP="00BD7CCC">
+    <w:p w14:paraId="0B33BE56" w14:textId="77777777" w:rsidR="00504C20" w:rsidRPr="00814FCF" w:rsidRDefault="00504C20" w:rsidP="00BD7CCC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:right="-828"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00801FF0" w:rsidRDefault="00834A8F" w:rsidP="00834A8F">
+    <w:p w14:paraId="0B33BE57" w14:textId="77777777" w:rsidR="00801FF0" w:rsidRDefault="00834A8F" w:rsidP="00834A8F">
       <w:pPr>
         <w:ind w:right="-828"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00504C20">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Poteau</w:t>
       </w:r>
       <w:r w:rsidR="00725157">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>x</w:t>
       </w:r>
       <w:r w:rsidRPr="00504C20">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
       <w:r w:rsidR="00801FF0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E0A10" w:rsidRDefault="00801FF0" w:rsidP="00834A8F">
+    <w:p w14:paraId="0B33BE58" w14:textId="77777777" w:rsidR="007E0A10" w:rsidRDefault="00801FF0" w:rsidP="00834A8F">
       <w:pPr>
         <w:ind w:right="-828"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="00335601">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t>n alliage alu zinc (ép.</w:t>
       </w:r>
       <w:r w:rsidR="007E0A10" w:rsidRPr="007E0A10">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20/10</w:t>
       </w:r>
@@ -1533,79 +1555,79 @@
       <w:r w:rsidR="00725157">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> intégrant</w:t>
       </w:r>
       <w:r w:rsidR="007E0A10" w:rsidRPr="007E0A10">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> le moteur, l’armoire de commande, les différents câblages électriques, les organes de sécurité</w:t>
       </w:r>
       <w:r w:rsidR="00725157">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="007E0A10" w:rsidRPr="007E0A10">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> et le mécanisme de compensation.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E57C48" w:rsidRPr="00834A8F" w:rsidRDefault="00E57C48" w:rsidP="00834A8F">
+    <w:p w14:paraId="0B33BE59" w14:textId="77777777" w:rsidR="00E57C48" w:rsidRPr="00834A8F" w:rsidRDefault="00E57C48" w:rsidP="00834A8F">
       <w:pPr>
         <w:ind w:right="-828"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00801FF0" w:rsidRDefault="00E57C48" w:rsidP="00E57C48">
+    <w:p w14:paraId="0B33BE5A" w14:textId="77777777" w:rsidR="00801FF0" w:rsidRDefault="00E57C48" w:rsidP="00E57C48">
       <w:pPr>
         <w:ind w:right="-828"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Linteau : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E57C48" w:rsidRPr="00E57C48" w:rsidRDefault="00801FF0" w:rsidP="00E57C48">
+    <w:p w14:paraId="0B33BE5B" w14:textId="77777777" w:rsidR="00E57C48" w:rsidRPr="00E57C48" w:rsidRDefault="00801FF0" w:rsidP="00E57C48">
       <w:pPr>
         <w:ind w:right="-828"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="00E57C48">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t>ncombrement</w:t>
       </w:r>
       <w:r w:rsidR="00E57C48" w:rsidRPr="00814FCF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -1624,85 +1646,85 @@
         </w:rPr>
         <w:t xml:space="preserve"> 100 + jeu de pose</w:t>
       </w:r>
       <w:r w:rsidR="00AB3429">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> 30</w:t>
       </w:r>
       <w:r w:rsidR="00335601">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AB3429">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>mm</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CF3390" w:rsidRPr="00814FCF" w:rsidRDefault="00CF3390" w:rsidP="00CF3390">
+    <w:p w14:paraId="0B33BE5C" w14:textId="77777777" w:rsidR="00CF3390" w:rsidRPr="00814FCF" w:rsidRDefault="00CF3390" w:rsidP="00CF3390">
       <w:pPr>
         <w:ind w:right="-828"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00801FF0" w:rsidRDefault="00581E36" w:rsidP="00504C20">
+    <w:p w14:paraId="0B33BE5D" w14:textId="77777777" w:rsidR="00801FF0" w:rsidRDefault="00581E36" w:rsidP="00504C20">
       <w:pPr>
         <w:ind w:right="-828"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00814FCF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Guidage :</w:t>
       </w:r>
       <w:r w:rsidR="002B76BA" w:rsidRPr="00814FCF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0063451C" w:rsidRPr="00504C20" w:rsidRDefault="00504C20" w:rsidP="00504C20">
+    <w:p w14:paraId="0B33BE5E" w14:textId="77777777" w:rsidR="0063451C" w:rsidRPr="00504C20" w:rsidRDefault="00504C20" w:rsidP="00504C20">
       <w:pPr>
         <w:ind w:right="-828"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t>2 rails horizontaux et 2 rails verticaux autoportants en aluminium,</w:t>
       </w:r>
       <w:r w:rsidR="00D12920" w:rsidRPr="00814FCF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> et 4 galets en polyamide montés sur roulement</w:t>
       </w:r>
       <w:r w:rsidR="002B76BA" w:rsidRPr="00814FCF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t>s</w:t>
@@ -1722,87 +1744,89 @@
       <w:r w:rsidR="00D12920" w:rsidRPr="00814FCF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t>assurant u</w:t>
       </w:r>
       <w:r w:rsidR="00B81C44" w:rsidRPr="00814FCF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t>n guidage parfait et silencieux</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> du tablier</w:t>
       </w:r>
       <w:r w:rsidR="00B81C44" w:rsidRPr="00814FCF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00581E36" w:rsidRPr="00814FCF" w:rsidRDefault="00581E36" w:rsidP="00CF3390">
-[...13 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="0B33BE5F" w14:textId="77777777" w:rsidR="00581E36" w:rsidRPr="00814FCF" w:rsidRDefault="00581E36" w:rsidP="00CF3390">
+      <w:pPr>
+        <w:ind w:right="-828"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B33BE60" w14:textId="77777777" w:rsidR="00AC266B" w:rsidRDefault="00E57C48" w:rsidP="00AC266B">
+      <w:pPr>
+        <w:ind w:right="-828"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Compensation</w:t>
       </w:r>
       <w:r w:rsidR="00581E36" w:rsidRPr="00814FCF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00814FCF" w:rsidRPr="00814FCF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FD6E14" w:rsidRDefault="00AC266B" w:rsidP="00AC266B">
+    <w:p w14:paraId="0B33BE61" w14:textId="77777777" w:rsidR="00FD6E14" w:rsidRDefault="00AC266B" w:rsidP="00AC266B">
       <w:pPr>
         <w:ind w:right="-828"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="000169B1" w:rsidRPr="00814FCF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t>ontrepoids personnalisé</w:t>
       </w:r>
       <w:r w:rsidR="00FD6E14" w:rsidRPr="00814FCF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> et modulable </w:t>
       </w:r>
       <w:r w:rsidR="00542940" w:rsidRPr="00814FCF">
@@ -1845,76 +1869,76 @@
       <w:r w:rsidR="008E2B5D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00504C20">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t>permettant un fonctionnement silencieux</w:t>
       </w:r>
       <w:r w:rsidR="008E2B5D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> de la porte</w:t>
       </w:r>
       <w:r w:rsidR="00BE3CD0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC266B" w:rsidRPr="00AC266B" w:rsidRDefault="00AC266B" w:rsidP="00AC266B">
-[...7 lines deleted...]
-    <w:p w:rsidR="0063451C" w:rsidRPr="00AC266B" w:rsidRDefault="00AC266B" w:rsidP="00CF3390">
+    <w:p w14:paraId="0B33BE62" w14:textId="77777777" w:rsidR="00AC266B" w:rsidRPr="00AC266B" w:rsidRDefault="00AC266B" w:rsidP="00AC266B">
+      <w:pPr>
+        <w:ind w:right="-828"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B33BE63" w14:textId="77777777" w:rsidR="0063451C" w:rsidRPr="00AC266B" w:rsidRDefault="00AC266B" w:rsidP="00CF3390">
       <w:pPr>
         <w:ind w:right="-828"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC266B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Motorisation :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00075962" w:rsidRPr="00814FCF" w:rsidRDefault="00075962" w:rsidP="00CF3390">
+    <w:p w14:paraId="0B33BE64" w14:textId="77777777" w:rsidR="00075962" w:rsidRPr="00814FCF" w:rsidRDefault="00075962" w:rsidP="00CF3390">
       <w:pPr>
         <w:ind w:right="-828"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00814FCF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t>Manœuvre par</w:t>
       </w:r>
       <w:r w:rsidR="005D12BB" w:rsidRPr="00814FCF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> un ou deux</w:t>
       </w:r>
       <w:r w:rsidRPr="00814FCF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000169B1" w:rsidRPr="00814FCF">
@@ -1925,1129 +1949,1267 @@
       </w:r>
       <w:r w:rsidR="00082D9A" w:rsidRPr="00814FCF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="002B76BA" w:rsidRPr="00814FCF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t>selon la dimension du tablier</w:t>
       </w:r>
       <w:r w:rsidR="00082D9A" w:rsidRPr="00814FCF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00AC266B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> de type </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00AC266B" w:rsidRPr="00AC266B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>brushless 24 Vdc</w:t>
-      </w:r>
+        <w:t>brushless</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AC266B" w:rsidRPr="00AC266B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 24 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AC266B" w:rsidRPr="00AC266B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Vdc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00AC266B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t>. Ralentissements en fins d’ouverture et de fermeture pour un fonctionnement silencieux.</w:t>
       </w:r>
       <w:r w:rsidR="00AC266B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00814FCF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t>Fréquence d’utilisation</w:t>
       </w:r>
       <w:r w:rsidR="00AC266B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002B76BA" w:rsidRPr="00814FCF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t>1000 cycles/</w:t>
       </w:r>
       <w:r w:rsidR="00B81C44" w:rsidRPr="00814FCF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t>jour.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E23758" w:rsidRPr="00814FCF" w:rsidRDefault="00E23758" w:rsidP="00CF3390">
+    <w:p w14:paraId="0B33BE65" w14:textId="77777777" w:rsidR="00E23758" w:rsidRPr="00814FCF" w:rsidRDefault="00E23758" w:rsidP="00CF3390">
       <w:pPr>
         <w:ind w:right="-828"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00814FCF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t>Manœuvre manuelle possible en cas de défaut de l’alimentation électrique</w:t>
       </w:r>
       <w:r w:rsidR="00B81C44" w:rsidRPr="00814FCF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CF3390" w:rsidRPr="00814FCF" w:rsidRDefault="00CF3390" w:rsidP="00CF3390">
+    <w:p w14:paraId="0B33BE66" w14:textId="77777777" w:rsidR="00CF3390" w:rsidRPr="00814FCF" w:rsidRDefault="00CF3390" w:rsidP="00CF3390">
       <w:pPr>
         <w:ind w:right="-828"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FE019E" w:rsidRPr="00801FF0" w:rsidRDefault="00801FF0" w:rsidP="00CF3390">
+    <w:p w14:paraId="0B33BE67" w14:textId="77777777" w:rsidR="00FE019E" w:rsidRPr="00801FF0" w:rsidRDefault="00801FF0" w:rsidP="00CF3390">
       <w:pPr>
         <w:ind w:right="-828"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00801FF0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Sécurité :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FE019E" w:rsidRPr="00814FCF" w:rsidRDefault="00801FF0" w:rsidP="00CF3390">
+    <w:p w14:paraId="0B33BE68" w14:textId="77777777" w:rsidR="00FE019E" w:rsidRPr="00814FCF" w:rsidRDefault="00801FF0" w:rsidP="00CF3390">
       <w:pPr>
         <w:ind w:right="-828"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t>Limitation électronique (mesure de courant) des efforts en ouverture et en fermeture.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FE019E" w:rsidRDefault="00801FF0" w:rsidP="00CF3390">
+    <w:p w14:paraId="0B33BE69" w14:textId="77777777" w:rsidR="00FE019E" w:rsidRDefault="00801FF0" w:rsidP="00CF3390">
       <w:pPr>
         <w:ind w:right="-828"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
+        <w:t>Barrage intérieur (jeu de cellules infrarouges) à 50 mm du sol, encastré dans les montants (détection d’un corps allongé).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B33BE6A" w14:textId="77777777" w:rsidR="00801FF0" w:rsidRPr="00801FF0" w:rsidRDefault="00801FF0" w:rsidP="00CF3390">
+      <w:pPr>
+        <w:ind w:right="-828"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00801FF0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Barrage intérieur (jeu de cellules infrarouges) à 50 mm du sol, encastré dans les montants (détection d’un corps allongé).</w:t>
-[...4 lines deleted...]
-        <w:ind w:right="-828"/>
+        <w:t xml:space="preserve">Barrière immatérielle extérieure de hauteur 1600 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00801FF0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t>mm</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="0B33BE6B" w14:textId="77777777" w:rsidR="00FE019E" w:rsidRDefault="00B9745A" w:rsidP="00CF3390">
+      <w:pPr>
+        <w:ind w:right="-828"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00814FCF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Trois</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE019E" w:rsidRPr="00814FCF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE019E" w:rsidRPr="00801FF0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">feux </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD47DC" w:rsidRPr="00801FF0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>orange</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE019E" w:rsidRPr="00801FF0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> clignotants </w:t>
+      </w:r>
+      <w:r w:rsidR="00801FF0" w:rsidRPr="00801FF0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">à </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00801FF0" w:rsidRPr="00801FF0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>leds</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00801FF0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> intégrés dans les montants</w:t>
+      </w:r>
+      <w:r w:rsidR="00B81C44" w:rsidRPr="00814FCF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B33BE6C" w14:textId="77777777" w:rsidR="00801FF0" w:rsidRDefault="00801FF0" w:rsidP="00CF3390">
+      <w:pPr>
+        <w:ind w:right="-828"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00801FF0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Barrière immatérielle extérieure de hauteur 1600 mm</w:t>
+        <w:t>Eclairage</w:t>
+      </w:r>
+      <w:r w:rsidR="00163F64">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00801FF0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00801FF0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>leds</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00801FF0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> intérieur</w:t>
+      </w:r>
+      <w:r w:rsidR="00163F64">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la zone de débattement</w:t>
+      </w:r>
+      <w:r w:rsidR="00163F64">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, intégrés dans les montants</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B33BE6D" w14:textId="77777777" w:rsidR="00AD47DC" w:rsidRPr="00814FCF" w:rsidRDefault="00801FF0" w:rsidP="00CF3390">
+      <w:pPr>
+        <w:ind w:right="-828"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Mouvement réversible à tout moment</w:t>
+      </w:r>
+      <w:r w:rsidR="006A6F91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (dégagement d’une personne)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B33BE6E" w14:textId="77777777" w:rsidR="00AD47DC" w:rsidRDefault="00AD47DC" w:rsidP="00CF3390">
+      <w:pPr>
+        <w:ind w:right="-828"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00814FCF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Verrouillage</w:t>
+      </w:r>
+      <w:r w:rsidR="000A5812" w:rsidRPr="00814FCF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en fermeture</w:t>
+      </w:r>
+      <w:r w:rsidR="00C750AB" w:rsidRPr="00814FCF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002B76BA" w:rsidRPr="00814FCF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">par </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF022D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>deu</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF022D" w:rsidRPr="00FF022D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">x </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF022D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ventouse</w:t>
+      </w:r>
+      <w:r w:rsidR="00C750AB" w:rsidRPr="00FF022D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF022D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF022D" w:rsidRPr="00FF022D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>électromagnétiques ou deux verro</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB3429">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>us électromécaniques</w:t>
+      </w:r>
+      <w:r w:rsidR="00B81C44" w:rsidRPr="00FF022D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B33BE6F" w14:textId="77777777" w:rsidR="006A6F91" w:rsidRPr="00814FCF" w:rsidRDefault="006A6F91" w:rsidP="00CF3390">
+      <w:pPr>
+        <w:ind w:right="-828"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00814FCF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ystème pare</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00814FCF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>chute à prise instantanée</w:t>
+      </w:r>
+      <w:r w:rsidR="00540EA8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en cas de rupture d’une sangle</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00814FCF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B33BE70" w14:textId="77777777" w:rsidR="00237A8F" w:rsidRPr="00814FCF" w:rsidRDefault="006A6F91" w:rsidP="00CF3390">
+      <w:pPr>
+        <w:ind w:right="-828"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00B81C44" w:rsidRPr="00814FCF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ectionneur cadenassable</w:t>
+      </w:r>
+      <w:r w:rsidR="00551A27" w:rsidRPr="00814FCF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en position OFF</w:t>
+      </w:r>
+      <w:r w:rsidR="00B81C44" w:rsidRPr="00814FCF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B33BE71" w14:textId="77777777" w:rsidR="00FF022D" w:rsidRDefault="00FF022D" w:rsidP="00334369">
+      <w:pPr>
+        <w:ind w:right="-828"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B33BE72" w14:textId="77777777" w:rsidR="00334369" w:rsidRPr="00814FCF" w:rsidRDefault="00334369" w:rsidP="00334369">
+      <w:pPr>
+        <w:ind w:right="-828"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00814FCF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Le ma</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD7CCC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>rquage au sol règlementaire de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00814FCF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> l’aire</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD7CCC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de débattement du tablier est à la charge du présent lot.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B33BE73" w14:textId="77777777" w:rsidR="00CF3390" w:rsidRPr="00814FCF" w:rsidRDefault="00CF3390" w:rsidP="00CF3390">
+      <w:pPr>
+        <w:ind w:right="-828"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B33BE74" w14:textId="77777777" w:rsidR="009E4AC5" w:rsidRPr="00BD7CCC" w:rsidRDefault="00BD7CCC" w:rsidP="009E4AC5">
+      <w:pPr>
+        <w:ind w:right="-828"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD7CCC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Fonctions complémentaires :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B33BE75" w14:textId="77777777" w:rsidR="009E4AC5" w:rsidRPr="00814FCF" w:rsidRDefault="009E4AC5" w:rsidP="009E4AC5">
+      <w:pPr>
+        <w:ind w:right="-828"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00814FCF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Commande de minuterie (éclairage automatique du parking)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B33BE76" w14:textId="77777777" w:rsidR="009E4AC5" w:rsidRPr="00814FCF" w:rsidRDefault="009E4AC5" w:rsidP="009E4AC5">
+      <w:pPr>
+        <w:ind w:right="-828"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00814FCF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Contact alarme (report d’informations vers la loge du gardien/concierge)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B33BE77" w14:textId="77777777" w:rsidR="00667200" w:rsidRPr="00814FCF" w:rsidRDefault="00667200" w:rsidP="009E4AC5">
+      <w:pPr>
+        <w:ind w:right="-828"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00814FCF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Compteur</w:t>
+      </w:r>
+      <w:r w:rsidR="000169B1" w:rsidRPr="00814FCF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00814FCF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de cycles partiel </w:t>
+      </w:r>
+      <w:r w:rsidR="000169B1" w:rsidRPr="00814FCF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>et</w:t>
+      </w:r>
+      <w:r w:rsidR="00540EA8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> total</w:t>
+      </w:r>
+      <w:r w:rsidR="00B81C44" w:rsidRPr="00814FCF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FE019E" w:rsidRDefault="00B9745A" w:rsidP="00CF3390">
+    <w:p w14:paraId="0B33BE78" w14:textId="77777777" w:rsidR="002D35FC" w:rsidRDefault="0008737B" w:rsidP="00CF3390">
       <w:pPr>
         <w:ind w:right="-828"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00814FCF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Trois</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FE019E" w:rsidRPr="00814FCF">
+        <w:t>Mode blocage (ferm</w:t>
+      </w:r>
+      <w:r w:rsidR="00C750AB" w:rsidRPr="00814FCF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>eture automatique de la porte dè</w:t>
+      </w:r>
+      <w:r w:rsidR="00B81C44" w:rsidRPr="00814FCF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>s le passage du véhicule).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B33BE79" w14:textId="77777777" w:rsidR="0053632A" w:rsidRPr="00814FCF" w:rsidRDefault="0053632A" w:rsidP="00CF3390">
+      <w:pPr>
+        <w:ind w:right="-828"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mode heure de pointe. La temporisation de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>refermeture</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> s’ajuste en fonction de la fréquence d’ouverture.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B33BE7A" w14:textId="77777777" w:rsidR="009E4AC5" w:rsidRDefault="0087685D" w:rsidP="00CF3390">
+      <w:pPr>
+        <w:ind w:right="-828"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Enregistrement des derniers défauts</w:t>
+      </w:r>
+      <w:r w:rsidR="009E4AC5" w:rsidRPr="00814FCF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B33BE7B" w14:textId="77777777" w:rsidR="00163F64" w:rsidRPr="00814FCF" w:rsidRDefault="00163F64" w:rsidP="00CF3390">
+      <w:pPr>
+        <w:ind w:right="-828"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Carte gestion</w:t>
+      </w:r>
+      <w:r w:rsidR="00540EA8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de feux de priorité</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FE019E" w:rsidRPr="00801FF0">
+      <w:r w:rsidR="00540EA8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de passage </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>(option).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B33BE7C" w14:textId="77777777" w:rsidR="00CF3390" w:rsidRPr="00814FCF" w:rsidRDefault="00CF3390" w:rsidP="00CF3390">
+      <w:pPr>
+        <w:ind w:right="-828"/>
+        <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">feux </w:t>
-[...70 lines deleted...]
-        <w:t>s</w:t>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B33BE7D" w14:textId="77777777" w:rsidR="009E4AC5" w:rsidRPr="00BD7CCC" w:rsidRDefault="00BD7CCC" w:rsidP="00CF3390">
+      <w:pPr>
+        <w:ind w:right="-828"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD7CCC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>2.3 -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-        </w:rPr>
-[...7 lines deleted...]
-      </w:r>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> COMMANDE POUR L’OUVERTURE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B33BE7E" w14:textId="77777777" w:rsidR="00BD7CCC" w:rsidRDefault="00BD7CCC" w:rsidP="00CF3390">
+      <w:pPr>
+        <w:ind w:right="-828"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B33BE7F" w14:textId="77777777" w:rsidR="00225E92" w:rsidRDefault="00BD7CCC" w:rsidP="00CF3390">
+      <w:pPr>
+        <w:ind w:right="-828"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        <w:t>A la charge du lot ELECTRICITE.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B33BE80" w14:textId="77777777" w:rsidR="00BD7CCC" w:rsidRDefault="00BD7CCC" w:rsidP="00CF3390">
+      <w:pPr>
+        <w:ind w:right="-828"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B33BE81" w14:textId="77777777" w:rsidR="00BD7CCC" w:rsidRDefault="00BD7CCC" w:rsidP="00225E92">
+      <w:pPr>
+        <w:ind w:right="-828"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-        </w:rPr>
-[...7 lines deleted...]
-      </w:r>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.4 - </w:t>
+      </w:r>
+      <w:r w:rsidR="00225E92" w:rsidRPr="00814FCF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">DIMENSIONS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B33BE82" w14:textId="77777777" w:rsidR="00BD7CCC" w:rsidRDefault="00BD7CCC" w:rsidP="00225E92">
+      <w:pPr>
+        <w:ind w:right="-828"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B33BE83" w14:textId="77777777" w:rsidR="00225E92" w:rsidRDefault="00BD7CCC" w:rsidP="00225E92">
+      <w:pPr>
+        <w:ind w:right="-828"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD7CCC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Dimensions de la baie</w:t>
+      </w:r>
+      <w:r w:rsidR="00225E92" w:rsidRPr="00BD7CCC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : L             x H             </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00225E92" w:rsidRPr="00BD7CCC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00225E92" w:rsidRPr="00BD7CCC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>mm)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B33BE84" w14:textId="77777777" w:rsidR="00BD7CCC" w:rsidRPr="00BD7CCC" w:rsidRDefault="00BD7CCC" w:rsidP="00225E92">
+      <w:pPr>
+        <w:ind w:right="-828"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B33BE85" w14:textId="77777777" w:rsidR="00225E92" w:rsidRPr="00814FCF" w:rsidRDefault="00BD7CCC" w:rsidP="00225E92">
+      <w:pPr>
+        <w:ind w:right="-828"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w:rsidR="00AD47DC" w:rsidRDefault="00AD47DC" w:rsidP="00CF3390">
+          <w:b/>
+        </w:rPr>
+        <w:t>2.5 - LOCALISATION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B33BE86" w14:textId="77777777" w:rsidR="00BD7CCC" w:rsidRDefault="00BD7CCC" w:rsidP="00BD7CCC">
+      <w:pPr>
+        <w:ind w:right="-828"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B33BE87" w14:textId="77777777" w:rsidR="009E4AC5" w:rsidRDefault="00BD7CCC" w:rsidP="00C80BD4">
       <w:pPr>
         <w:ind w:right="-828"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00814FCF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Verrouillage</w:t>
-[...544 lines deleted...]
-        </w:rPr>
         <w:t>Le raccordement des équipements électriques du présent lot se fera sur les attentes laissées par le lot ELECTRICITE.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00540EA8" w:rsidRDefault="00540EA8" w:rsidP="00C80BD4">
-[...15 lines deleted...]
-    <w:p w:rsidR="00540EA8" w:rsidRPr="00C80BD4" w:rsidRDefault="00AE3ACD" w:rsidP="00C80BD4">
+    <w:p w14:paraId="0B33BE88" w14:textId="77777777" w:rsidR="00540EA8" w:rsidRDefault="00540EA8" w:rsidP="00C80BD4">
+      <w:pPr>
+        <w:ind w:right="-828"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B33BE89" w14:textId="77777777" w:rsidR="00335601" w:rsidRDefault="00335601" w:rsidP="00C80BD4">
+      <w:pPr>
+        <w:ind w:right="-828"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B33BE8A" w14:textId="77777777" w:rsidR="00540EA8" w:rsidRPr="00C80BD4" w:rsidRDefault="00AE3ACD" w:rsidP="00C80BD4">
       <w:pPr>
         <w:ind w:right="-828"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00814FCF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="08CA311E" wp14:editId="4FCAFC87">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0B33BE8B" wp14:editId="247921CC">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>4481830</wp:posOffset>
+              <wp:posOffset>4482696</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>2263775</wp:posOffset>
+              <wp:posOffset>2344460</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="1656715" cy="564515"/>
+            <wp:extent cx="1656715" cy="408225"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="1" name="Image 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name="SAFIR-collectif.jpg"/>
+                    <pic:cNvPr id="1" name="Image 1"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1656715" cy="564515"/>
+                      <a:ext cx="1656715" cy="408225"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00B30074">
+      <w:r w:rsidR="00BC14F3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
-        <w:pict>
+        <w:pict w14:anchorId="0B33BE8E">
           <v:rect id="_x0000_s1026" style="position:absolute;margin-left:-16.85pt;margin-top:172.8pt;width:7in;height:52.5pt;z-index:251657727;mso-position-horizontal-relative:text;mso-position-vertical-relative:text">
             <v:textbox style="mso-next-textbox:#_x0000_s1026">
               <w:txbxContent>
-                <w:p w:rsidR="00C80BD4" w:rsidRDefault="00C80BD4" w:rsidP="00C80BD4">
-[...1 lines deleted...]
-                    <w:t xml:space="preserve">SAFIR </w:t>
+                <w:p w14:paraId="0B33BE93" w14:textId="3297ACA1" w:rsidR="00C80BD4" w:rsidRPr="00BC14F3" w:rsidRDefault="00C80BD4" w:rsidP="00C80BD4">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00BC14F3">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    </w:rPr>
+                    <w:t>SAFIR - 1</w:t>
                   </w:r>
-                  <w:r w:rsidR="0087685D">
-                    <w:t xml:space="preserve">Collectif </w:t>
+                  <w:r w:rsidR="00BC14F3">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    </w:rPr>
+                    <w:t>550 Avenue de la Grande Halle</w:t>
                   </w:r>
-                  <w:r>
-                    <w:t>- 14 rue des Garennes - 78440 GARGENVILLE</w:t>
+                  <w:r w:rsidRPr="00BC14F3">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> - 78</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00BC14F3">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    </w:rPr>
+                    <w:t>200</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00BC14F3">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00BC14F3">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    </w:rPr>
+                    <w:t>BUCHELAY</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00C80BD4" w:rsidRDefault="00C80BD4" w:rsidP="00C80BD4">
-[...1 lines deleted...]
-                    <w:t>Tel : 01 34 97 36 00 – Fax 01 37 94 36 81</w:t>
+                <w:p w14:paraId="0B33BE94" w14:textId="49F1F426" w:rsidR="00C80BD4" w:rsidRPr="00BC14F3" w:rsidRDefault="00C80BD4" w:rsidP="00C80BD4">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00BC14F3">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Tel : 01 34 97 36 00 </w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00C80BD4" w:rsidRDefault="00C80BD4" w:rsidP="00C80BD4">
-[...1 lines deleted...]
-                    <w:t>www.groupesafir.com</w:t>
+                <w:p w14:paraId="0B33BE95" w14:textId="67618D5D" w:rsidR="00C80BD4" w:rsidRPr="00BC14F3" w:rsidRDefault="00C80BD4" w:rsidP="00C80BD4">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00BC14F3">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    </w:rPr>
+                    <w:t>www.</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00BC14F3">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    </w:rPr>
+                    <w:t>port</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00BC14F3">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    </w:rPr>
+                    <w:t>esafir.com</w:t>
                   </w:r>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
           </v:rect>
         </w:pict>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00540EA8" w:rsidRPr="00C80BD4" w:rsidSect="00834A8F">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="709" w:footer="210" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00DB3E90" w:rsidRDefault="00DB3E90">
+    <w:p w14:paraId="0B33BE91" w14:textId="77777777" w:rsidR="00DB3E90" w:rsidRDefault="00DB3E90">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00DB3E90" w:rsidRDefault="00DB3E90">
+    <w:p w14:paraId="0B33BE92" w14:textId="77777777" w:rsidR="00DB3E90" w:rsidRDefault="00DB3E90">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00DB3E90" w:rsidRDefault="00DB3E90">
+    <w:p w14:paraId="0B33BE8F" w14:textId="77777777" w:rsidR="00DB3E90" w:rsidRDefault="00DB3E90">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00DB3E90" w:rsidRDefault="00DB3E90">
+    <w:p w14:paraId="0B33BE90" w14:textId="77777777" w:rsidR="00DB3E90" w:rsidRDefault="00DB3E90">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D26677D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="962ECB42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3848,92 +4010,94 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="802500746">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1658924069">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="695231798">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1220021358">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1481119945">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1475486174">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1752044923">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
   <w:displayBackgroundShape/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006E020B"/>
     <w:rsid w:val="000117CC"/>
     <w:rsid w:val="000169B1"/>
     <w:rsid w:val="00070EA5"/>
     <w:rsid w:val="00072883"/>
     <w:rsid w:val="00075962"/>
     <w:rsid w:val="00080211"/>
     <w:rsid w:val="00082D9A"/>
     <w:rsid w:val="0008737B"/>
     <w:rsid w:val="00087851"/>
     <w:rsid w:val="000A5812"/>
     <w:rsid w:val="000C0070"/>
     <w:rsid w:val="000D11A0"/>
     <w:rsid w:val="000E1C14"/>
     <w:rsid w:val="000E41D5"/>
     <w:rsid w:val="000F06BE"/>
     <w:rsid w:val="001040FE"/>
     <w:rsid w:val="00114033"/>
     <w:rsid w:val="00114CEA"/>
     <w:rsid w:val="00142D87"/>
     <w:rsid w:val="00163F64"/>
     <w:rsid w:val="00171022"/>
     <w:rsid w:val="001769DA"/>
@@ -4025,64 +4189,66 @@
     <w:rsid w:val="00957F35"/>
     <w:rsid w:val="009944A5"/>
     <w:rsid w:val="00997B24"/>
     <w:rsid w:val="009C6CE6"/>
     <w:rsid w:val="009E40E8"/>
     <w:rsid w:val="009E4AC5"/>
     <w:rsid w:val="00A0101C"/>
     <w:rsid w:val="00A13342"/>
     <w:rsid w:val="00A51467"/>
     <w:rsid w:val="00A6223B"/>
     <w:rsid w:val="00A63F05"/>
     <w:rsid w:val="00A941DC"/>
     <w:rsid w:val="00AA2EE6"/>
     <w:rsid w:val="00AB3429"/>
     <w:rsid w:val="00AC0348"/>
     <w:rsid w:val="00AC266B"/>
     <w:rsid w:val="00AC66DF"/>
     <w:rsid w:val="00AD47DC"/>
     <w:rsid w:val="00AE3ACD"/>
     <w:rsid w:val="00AF4510"/>
     <w:rsid w:val="00B30074"/>
     <w:rsid w:val="00B57713"/>
     <w:rsid w:val="00B6410D"/>
     <w:rsid w:val="00B81C44"/>
     <w:rsid w:val="00B9745A"/>
+    <w:rsid w:val="00BC14F3"/>
     <w:rsid w:val="00BC48FB"/>
     <w:rsid w:val="00BD7CCC"/>
     <w:rsid w:val="00BE3CD0"/>
     <w:rsid w:val="00BE611F"/>
     <w:rsid w:val="00BF56DE"/>
     <w:rsid w:val="00C21E8E"/>
     <w:rsid w:val="00C24551"/>
     <w:rsid w:val="00C64A48"/>
     <w:rsid w:val="00C6691D"/>
     <w:rsid w:val="00C67314"/>
     <w:rsid w:val="00C72C89"/>
     <w:rsid w:val="00C750AB"/>
     <w:rsid w:val="00C779BE"/>
     <w:rsid w:val="00C80BD4"/>
+    <w:rsid w:val="00C91488"/>
     <w:rsid w:val="00C95367"/>
     <w:rsid w:val="00CA08C2"/>
     <w:rsid w:val="00CA31DE"/>
     <w:rsid w:val="00CB04BB"/>
     <w:rsid w:val="00CB5056"/>
     <w:rsid w:val="00CD0C43"/>
     <w:rsid w:val="00CE2B09"/>
     <w:rsid w:val="00CE2D33"/>
     <w:rsid w:val="00CF3390"/>
     <w:rsid w:val="00D0084B"/>
     <w:rsid w:val="00D12920"/>
     <w:rsid w:val="00D245ED"/>
     <w:rsid w:val="00D25B98"/>
     <w:rsid w:val="00D27CAE"/>
     <w:rsid w:val="00D33435"/>
     <w:rsid w:val="00D75691"/>
     <w:rsid w:val="00D77666"/>
     <w:rsid w:val="00D84917"/>
     <w:rsid w:val="00D97EF0"/>
     <w:rsid w:val="00DB3E90"/>
     <w:rsid w:val="00DC584B"/>
     <w:rsid w:val="00DC5F72"/>
     <w:rsid w:val="00DF1E9A"/>
     <w:rsid w:val="00DF3C91"/>
     <w:rsid w:val="00E23758"/>
@@ -4111,66 +4277,67 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1028"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="0B33BE2B"/>
   <w15:docId w15:val="{CE30B89E-C6B3-4AD5-987B-1C42A8A07D05}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="99" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4491,50 +4658,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00EB385B"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre1Car"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00276291"/>
     <w:pPr>
       <w:keepNext/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
@@ -4690,51 +4862,51 @@
       <w:i/>
       <w:iCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre1Car">
     <w:name w:val="Titre 1 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre1"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00276291"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1518546817">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1655135215">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -5014,78 +5186,78 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>848</Words>
-  <Characters>4665</Characters>
+  <Words>826</Words>
+  <Characters>4687</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>38</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>133</Lines>
+  <Paragraphs>73</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>PORTE AUTOMATIQUE D’ACCES AUX GARAGES</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company> </Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5502</CharactersWithSpaces>
+  <CharactersWithSpaces>5440</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>2752546</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.portesafir.com/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>