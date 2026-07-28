--- v0 (2025-10-03)
+++ v1 (2026-07-28)
@@ -1,50 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="001529C7" w:rsidRDefault="000464A5" w:rsidP="000464A5">
+    <w:p w14:paraId="687A86DB" w14:textId="77777777" w:rsidR="001529C7" w:rsidRDefault="000464A5" w:rsidP="000464A5">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000464A5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -102,51 +106,51 @@
       <w:r w:rsidR="007B2B7E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>SALLE BLANCHE</w:t>
       </w:r>
       <w:r w:rsidR="00264E5D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000464A5" w:rsidRPr="000464A5" w:rsidRDefault="00264E5D" w:rsidP="000464A5">
+    <w:p w14:paraId="3F947B44" w14:textId="77777777" w:rsidR="000464A5" w:rsidRPr="000464A5" w:rsidRDefault="00264E5D" w:rsidP="000464A5">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -156,109 +160,109 @@
       <w:r w:rsidR="001529C7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>PE 120 LABO</w:t>
       </w:r>
       <w:r w:rsidR="008F5B42">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000464A5" w:rsidRPr="000464A5" w:rsidRDefault="000464A5" w:rsidP="000464A5">
+    <w:p w14:paraId="3E49B546" w14:textId="77777777" w:rsidR="000464A5" w:rsidRPr="000464A5" w:rsidRDefault="000464A5" w:rsidP="000464A5">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000464A5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">                               </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000464A5" w:rsidRPr="000464A5" w:rsidRDefault="000464A5" w:rsidP="000464A5">
+    <w:p w14:paraId="2CBC028A" w14:textId="77777777" w:rsidR="000464A5" w:rsidRPr="000464A5" w:rsidRDefault="000464A5" w:rsidP="000464A5">
       <w:pPr>
         <w:ind w:right="-828"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000464A5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>DIMENSIONS DE LA BAIE : L             x H                (mm) </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000464A5" w:rsidRPr="00E97024" w:rsidRDefault="000464A5" w:rsidP="008F5B42">
+    <w:p w14:paraId="43BA463E" w14:textId="77777777" w:rsidR="000464A5" w:rsidRPr="00E97024" w:rsidRDefault="000464A5" w:rsidP="008F5B42">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E97024">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrage comprenant : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000464A5" w:rsidRPr="00E97024" w:rsidRDefault="000464A5" w:rsidP="008F5B42">
+    <w:p w14:paraId="5C2597C2" w14:textId="77777777" w:rsidR="000464A5" w:rsidRPr="00E97024" w:rsidRDefault="000464A5" w:rsidP="008F5B42">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E97024">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fourniture et pose d’une porte(s) souple</w:t>
       </w:r>
       <w:r w:rsidR="001529C7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E97024">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -272,115 +276,115 @@
         </w:rPr>
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E97024">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de chez S</w:t>
       </w:r>
       <w:r w:rsidR="001529C7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>AFIR Industrie ou équivalent</w:t>
       </w:r>
       <w:r w:rsidRPr="00E97024">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000464A5" w:rsidRPr="00E97024" w:rsidRDefault="000464A5" w:rsidP="008F5B42">
+    <w:p w14:paraId="293BC226" w14:textId="77777777" w:rsidR="000464A5" w:rsidRPr="00E97024" w:rsidRDefault="000464A5" w:rsidP="008F5B42">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E97024">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Elle respectera les normes européennes en vigueur (NF EN 13241-1), et sera dotée du marquage «CE», et comprendra :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F5B42" w:rsidRPr="00E97024" w:rsidRDefault="008F5B42" w:rsidP="008F5B42">
+    <w:p w14:paraId="7493E905" w14:textId="77777777" w:rsidR="008F5B42" w:rsidRPr="00E97024" w:rsidRDefault="008F5B42" w:rsidP="008F5B42">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000464A5" w:rsidRPr="008F5B42" w:rsidRDefault="000464A5" w:rsidP="008F5B42">
+    <w:p w14:paraId="695F4E03" w14:textId="77777777" w:rsidR="000464A5" w:rsidRPr="008F5B42" w:rsidRDefault="000464A5" w:rsidP="008F5B42">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F5B42">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Structure </w:t>
       </w:r>
       <w:r w:rsidRPr="008F5B42">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000464A5" w:rsidRDefault="000464A5" w:rsidP="008F5B42">
+    <w:p w14:paraId="0840CA32" w14:textId="77777777" w:rsidR="000464A5" w:rsidRDefault="000464A5" w:rsidP="008F5B42">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000464A5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Acier autoportante, structure traitée anticorrosion avec primaire </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000464A5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -446,186 +450,186 @@
         <w:t>INOX</w:t>
       </w:r>
       <w:r w:rsidR="001658B1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> brossé</w:t>
       </w:r>
       <w:r w:rsidR="007B2B7E" w:rsidRPr="007B2B7E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> (qualité alimentaire 304 L ou milieu salin 316 L)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B2B7E" w:rsidRDefault="00804E65" w:rsidP="008F5B42">
+    <w:p w14:paraId="3899925E" w14:textId="77777777" w:rsidR="007B2B7E" w:rsidRDefault="00804E65" w:rsidP="008F5B42">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">L’étanchéité sera assurée par </w:t>
       </w:r>
       <w:r w:rsidR="007B2B7E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B2B7E" w:rsidRDefault="007B2B7E" w:rsidP="007B2B7E">
+    <w:p w14:paraId="7690EE72" w14:textId="77777777" w:rsidR="007B2B7E" w:rsidRDefault="007B2B7E" w:rsidP="007B2B7E">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>l’utilisation</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> d’un profil asymétrique de tablier</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B2B7E" w:rsidRDefault="00804E65" w:rsidP="007B2B7E">
+    <w:p w14:paraId="31188480" w14:textId="77777777" w:rsidR="007B2B7E" w:rsidRDefault="00804E65" w:rsidP="007B2B7E">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>le</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="007B2B7E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> positionnement du tablier sur les joints à lèvres souples</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B2B7E" w:rsidRDefault="00804E65" w:rsidP="007B2B7E">
+    <w:p w14:paraId="149FEA5C" w14:textId="77777777" w:rsidR="007B2B7E" w:rsidRDefault="00804E65" w:rsidP="007B2B7E">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>le</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="007B2B7E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> capotage étanché par joints mastic pour les pièces fixes et joints mousse pour les parties démontables</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B2B7E" w:rsidRPr="007B2B7E" w:rsidRDefault="00804E65" w:rsidP="007B2B7E">
+    <w:p w14:paraId="55EE8651" w14:textId="77777777" w:rsidR="007B2B7E" w:rsidRPr="007B2B7E" w:rsidRDefault="00804E65" w:rsidP="007B2B7E">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Le n</w:t>
       </w:r>
       <w:r w:rsidR="007B2B7E" w:rsidRPr="009D1E8C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
@@ -661,348 +665,348 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> seront</w:t>
       </w:r>
       <w:r w:rsidR="007B2B7E" w:rsidRPr="009D1E8C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> facilités</w:t>
       </w:r>
       <w:r w:rsidR="007B2B7E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> par les formes simples et lisses de la structure métallique sans corps creux</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00847BCD" w:rsidRPr="000464A5" w:rsidRDefault="00847BCD" w:rsidP="008F5B42">
+    <w:p w14:paraId="3AA3A26D" w14:textId="77777777" w:rsidR="00847BCD" w:rsidRPr="000464A5" w:rsidRDefault="00847BCD" w:rsidP="008F5B42">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00847BCD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Option</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> : potelet de protection de bas de poteau</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F5B42" w:rsidRDefault="008F5B42" w:rsidP="008F5B42">
+    <w:p w14:paraId="329AF0A3" w14:textId="77777777" w:rsidR="008F5B42" w:rsidRDefault="008F5B42" w:rsidP="008F5B42">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000464A5" w:rsidRPr="008F5B42" w:rsidRDefault="000464A5" w:rsidP="008F5B42">
+    <w:p w14:paraId="7D0E6A2A" w14:textId="77777777" w:rsidR="000464A5" w:rsidRPr="008F5B42" w:rsidRDefault="000464A5" w:rsidP="008F5B42">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F5B42">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Ecran</w:t>
       </w:r>
       <w:r w:rsidRPr="008F5B42">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001658B1" w:rsidRDefault="001658B1" w:rsidP="008F5B42">
+    <w:p w14:paraId="2D0BBC01" w14:textId="77777777" w:rsidR="001658B1" w:rsidRDefault="001658B1" w:rsidP="008F5B42">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Toile polyester de haute résistance enduite de PVC</w:t>
       </w:r>
       <w:r w:rsidR="000464A5" w:rsidRPr="000464A5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> poids au m² : 900g. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001658B1" w:rsidRDefault="000464A5" w:rsidP="008F5B42">
+    <w:p w14:paraId="363837D3" w14:textId="77777777" w:rsidR="001658B1" w:rsidRDefault="000464A5" w:rsidP="008F5B42">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000464A5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="009A5A55">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="000464A5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> couleurs au choix</w:t>
       </w:r>
       <w:r w:rsidRPr="000464A5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000464A5" w:rsidRPr="000464A5" w:rsidRDefault="000464A5" w:rsidP="008F5B42">
+    <w:p w14:paraId="25C25BBE" w14:textId="77777777" w:rsidR="000464A5" w:rsidRPr="000464A5" w:rsidRDefault="000464A5" w:rsidP="008F5B42">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000464A5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">blanc 9010 - orange 2004  - bleu 5002  - bleu 5010 - </w:t>
       </w:r>
       <w:r w:rsidR="009A5A55">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>jaune 1003 - gris 7035-7037</w:t>
       </w:r>
       <w:r w:rsidRPr="000464A5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> - noir 9005 - rouge 3000 - vert 6026  - marron 8006 - beige 1015.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DD0ED8" w:rsidRPr="000464A5" w:rsidRDefault="00DD0ED8" w:rsidP="00DD0ED8">
+    <w:p w14:paraId="2C464371" w14:textId="77777777" w:rsidR="00DD0ED8" w:rsidRPr="000464A5" w:rsidRDefault="00DD0ED8" w:rsidP="00DD0ED8">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0089433A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Équipée en standard </w:t>
       </w:r>
       <w:r w:rsidRPr="0089433A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="000464A5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1 bande de visibilité à hauteur de vue.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DD0ED8" w:rsidRPr="0089433A" w:rsidRDefault="00DD0ED8" w:rsidP="00DD0ED8">
+    <w:p w14:paraId="1E962177" w14:textId="77777777" w:rsidR="00DD0ED8" w:rsidRPr="0089433A" w:rsidRDefault="00DD0ED8" w:rsidP="00DD0ED8">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0089433A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Incorporation de </w:t>
       </w:r>
       <w:r w:rsidRPr="0089433A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>X</w:t>
       </w:r>
       <w:r w:rsidRPr="0089433A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>bande de visibilité supplémentaire</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F5B42" w:rsidRDefault="008F5B42" w:rsidP="008F5B42">
+    <w:p w14:paraId="008E9CCA" w14:textId="77777777" w:rsidR="008F5B42" w:rsidRDefault="008F5B42" w:rsidP="008F5B42">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000464A5" w:rsidRPr="000464A5" w:rsidRDefault="000464A5" w:rsidP="008F5B42">
+    <w:p w14:paraId="7A219A97" w14:textId="77777777" w:rsidR="000464A5" w:rsidRPr="000464A5" w:rsidRDefault="000464A5" w:rsidP="008F5B42">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F5B42">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Vitesse </w:t>
       </w:r>
       <w:r w:rsidRPr="008F5B42">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
@@ -1019,67 +1023,65 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> environ  </w:t>
       </w:r>
       <w:r w:rsidR="009A5A55">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="000464A5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> m/s.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F5B42" w:rsidRDefault="008F5B42" w:rsidP="008F5B42">
+    <w:p w14:paraId="76348F4F" w14:textId="77777777" w:rsidR="008F5B42" w:rsidRDefault="008F5B42" w:rsidP="008F5B42">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="001658B1" w:rsidRDefault="000464A5" w:rsidP="008F5B42">
+    </w:p>
+    <w:p w14:paraId="596ACA33" w14:textId="77777777" w:rsidR="001658B1" w:rsidRDefault="000464A5" w:rsidP="008F5B42">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F5B42">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Motorisation </w:t>
       </w:r>
       <w:r w:rsidRPr="008F5B42">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
@@ -1096,51 +1098,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mot</w:t>
       </w:r>
       <w:r w:rsidR="001658B1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>oréducteur frein à manque de courant</w:t>
       </w:r>
       <w:r w:rsidRPr="000464A5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 230/400 V Tri + T sans neutre / </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000464A5" w:rsidRDefault="000464A5" w:rsidP="008F5B42">
+    <w:p w14:paraId="70DBF425" w14:textId="77777777" w:rsidR="000464A5" w:rsidRDefault="000464A5" w:rsidP="008F5B42">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000464A5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="001658B1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1188,199 +1190,199 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5 KW, coffret IP</w:t>
       </w:r>
       <w:r w:rsidR="00865E97">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>65</w:t>
       </w:r>
       <w:r w:rsidRPr="000464A5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000464A5" w:rsidRPr="000464A5" w:rsidRDefault="000464A5" w:rsidP="008F5B42">
+    <w:p w14:paraId="413225AE" w14:textId="77777777" w:rsidR="000464A5" w:rsidRPr="000464A5" w:rsidRDefault="000464A5" w:rsidP="008F5B42">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000464A5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Fin de course </w:t>
       </w:r>
       <w:r w:rsidRPr="009A5A55">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>électronique par encodeur</w:t>
       </w:r>
       <w:r w:rsidR="009A5A55">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> : 1 hauteur</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000464A5" w:rsidRPr="000464A5" w:rsidRDefault="000464A5" w:rsidP="008F5B42">
+    <w:p w14:paraId="3BDC4FF7" w14:textId="77777777" w:rsidR="000464A5" w:rsidRPr="000464A5" w:rsidRDefault="000464A5" w:rsidP="008F5B42">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000464A5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Relevage de secours par manivelle </w:t>
       </w:r>
       <w:r w:rsidR="009A5A55">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(manivelle longue en option)</w:t>
       </w:r>
       <w:r w:rsidRPr="000464A5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, ou électrique par onduleur.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF5DA7" w:rsidRDefault="000464A5" w:rsidP="008F5B42">
+    <w:p w14:paraId="0DF482B6" w14:textId="77777777" w:rsidR="00DF5DA7" w:rsidRDefault="000464A5" w:rsidP="008F5B42">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000464A5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Armoire de commande </w:t>
       </w:r>
       <w:r w:rsidRPr="000464A5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: coffret électronique IP54 avec fin de course réglable au coffret avec 3 boutons en façade et compteur de cycles. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000464A5" w:rsidRPr="000464A5" w:rsidRDefault="000464A5" w:rsidP="008F5B42">
+    <w:p w14:paraId="78473AA2" w14:textId="77777777" w:rsidR="000464A5" w:rsidRPr="000464A5" w:rsidRDefault="000464A5" w:rsidP="008F5B42">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000464A5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Coffret conforme aux normes CE.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000464A5" w:rsidRPr="000464A5" w:rsidRDefault="000464A5" w:rsidP="008F5B42">
+    <w:p w14:paraId="5FA153BB" w14:textId="77777777" w:rsidR="000464A5" w:rsidRPr="000464A5" w:rsidRDefault="000464A5" w:rsidP="008F5B42">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000464A5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Alimentation à la charge du client: 400 V triphasé protégé à 10 A</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001658B1" w:rsidRPr="00106064" w:rsidRDefault="000464A5" w:rsidP="008F5B42">
+    <w:p w14:paraId="4B1628F1" w14:textId="77777777" w:rsidR="001658B1" w:rsidRPr="00106064" w:rsidRDefault="000464A5" w:rsidP="008F5B42">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001658B1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Sécurités </w:t>
       </w:r>
       <w:r w:rsidRPr="001658B1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
@@ -1423,326 +1425,402 @@
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Homologué par le CSTB</w:t>
       </w:r>
       <w:r w:rsidR="00106064">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. U</w:t>
       </w:r>
       <w:r w:rsidRPr="000464A5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ne cellule de sécurités, une barre </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> radio avec Kit JCM, signalisation par</w:t>
+        <w:t>ne cellule de sécurités, une barre palpeuse radio avec Kit JCM, signalisation par</w:t>
       </w:r>
       <w:r w:rsidR="00106064">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> deux feux orange à diode, sectionneur </w:t>
-[...13 lines deleted...]
-    <w:p w:rsidR="001658B1" w:rsidRDefault="001658B1" w:rsidP="008F5B42">
+        <w:t xml:space="preserve"> deux feux orange à diode, sectionneur cadenassable</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C2D70A1" w14:textId="77777777" w:rsidR="001658B1" w:rsidRDefault="001658B1" w:rsidP="008F5B42">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00847BCD" w:rsidRDefault="00847BCD" w:rsidP="008F5B42">
+    <w:p w14:paraId="6646AA7A" w14:textId="77777777" w:rsidR="00847BCD" w:rsidRDefault="00847BCD" w:rsidP="008F5B42">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Détections d’ouvertures possibles</w:t>
       </w:r>
       <w:r w:rsidRPr="008F5B42">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008F5B42">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00847BCD" w:rsidRDefault="00847BCD" w:rsidP="00847BCD">
+    <w:p w14:paraId="4006E9EE" w14:textId="77777777" w:rsidR="00847BCD" w:rsidRDefault="00847BCD" w:rsidP="00847BCD">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00847BCD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Boucles magnétiques intérieure et extérieure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00847BCD" w:rsidRDefault="00847BCD" w:rsidP="00847BCD">
+    <w:p w14:paraId="6449209B" w14:textId="77777777" w:rsidR="00847BCD" w:rsidRDefault="00847BCD" w:rsidP="00847BCD">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Radars intérieur et extérieur</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00847BCD" w:rsidRDefault="00847BCD" w:rsidP="00847BCD">
+    <w:p w14:paraId="6474CFA5" w14:textId="77777777" w:rsidR="00847BCD" w:rsidRDefault="00847BCD" w:rsidP="00847BCD">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Potences orientables et contacteur à tirette filaire (ou sans fil et sans pile) intérieure et extérieure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00935979" w:rsidRPr="00DD0ED8" w:rsidRDefault="00847BCD" w:rsidP="008F5B42">
+    <w:p w14:paraId="704ED803" w14:textId="77777777" w:rsidR="00935979" w:rsidRPr="00DD0ED8" w:rsidRDefault="00847BCD" w:rsidP="008F5B42">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Boutons coup de poing intérieur et extérieur</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00935979" w:rsidRPr="00DD0ED8">
+      <w:headerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="2128E122" w14:textId="77777777" w:rsidR="00824414" w:rsidRDefault="00824414" w:rsidP="00C176EA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="2D598367" w14:textId="77777777" w:rsidR="00824414" w:rsidRDefault="00824414" w:rsidP="00C176EA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="671765D9" w14:textId="77777777" w:rsidR="00824414" w:rsidRDefault="00824414" w:rsidP="00C176EA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="4C75FDC3" w14:textId="77777777" w:rsidR="00824414" w:rsidRDefault="00824414" w:rsidP="00C176EA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4FF20011" w14:textId="1C582D2B" w:rsidR="00C176EA" w:rsidRDefault="00C176EA">
+    <w:pPr>
+      <w:pStyle w:val="En-tte"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7DC97E05" wp14:editId="62C4C9FD">
+          <wp:extent cx="1019175" cy="339017"/>
+          <wp:effectExtent l="0" t="0" r="0" b="4445"/>
+          <wp:docPr id="896903420" name="Image 1"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="896903420" name="Image 896903420"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1036959" cy="344933"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1EDD45B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D0D2B31E"/>
     <w:lvl w:ilvl="0" w:tplc="98C06316">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -1923,71 +2001,83 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="2111002500">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="601843369">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000464A5"/>
     <w:rsid w:val="00001549"/>
     <w:rsid w:val="00002036"/>
     <w:rsid w:val="00004E23"/>
     <w:rsid w:val="00005970"/>
     <w:rsid w:val="00007F0E"/>
     <w:rsid w:val="0001187B"/>
     <w:rsid w:val="00012B5D"/>
     <w:rsid w:val="00013164"/>
     <w:rsid w:val="0001473D"/>
     <w:rsid w:val="00017EAB"/>
     <w:rsid w:val="0002138B"/>
     <w:rsid w:val="000232C4"/>
     <w:rsid w:val="0002427D"/>
     <w:rsid w:val="00024C6D"/>
     <w:rsid w:val="000263A3"/>
     <w:rsid w:val="00027FA7"/>
     <w:rsid w:val="000302B5"/>
     <w:rsid w:val="0003260D"/>
     <w:rsid w:val="000332BC"/>
     <w:rsid w:val="000345C4"/>
     <w:rsid w:val="00035F42"/>
     <w:rsid w:val="0004025C"/>
@@ -2309,50 +2399,51 @@
     <w:rsid w:val="0048516C"/>
     <w:rsid w:val="00486261"/>
     <w:rsid w:val="00486287"/>
     <w:rsid w:val="00487755"/>
     <w:rsid w:val="00494A5B"/>
     <w:rsid w:val="00495095"/>
     <w:rsid w:val="00495F5B"/>
     <w:rsid w:val="00496DDD"/>
     <w:rsid w:val="004971CF"/>
     <w:rsid w:val="004A07BC"/>
     <w:rsid w:val="004A6945"/>
     <w:rsid w:val="004B14D2"/>
     <w:rsid w:val="004B1A67"/>
     <w:rsid w:val="004B2FFC"/>
     <w:rsid w:val="004B33FB"/>
     <w:rsid w:val="004B3E84"/>
     <w:rsid w:val="004B4B8E"/>
     <w:rsid w:val="004C0A78"/>
     <w:rsid w:val="004C10CA"/>
     <w:rsid w:val="004C5B76"/>
     <w:rsid w:val="004C61D2"/>
     <w:rsid w:val="004C6254"/>
     <w:rsid w:val="004C7D10"/>
     <w:rsid w:val="004D41B3"/>
     <w:rsid w:val="004D512C"/>
+    <w:rsid w:val="004D6685"/>
     <w:rsid w:val="004D7675"/>
     <w:rsid w:val="004E685A"/>
     <w:rsid w:val="004F02BB"/>
     <w:rsid w:val="004F05AD"/>
     <w:rsid w:val="004F20AD"/>
     <w:rsid w:val="004F3264"/>
     <w:rsid w:val="004F4CF6"/>
     <w:rsid w:val="004F53F3"/>
     <w:rsid w:val="004F7F14"/>
     <w:rsid w:val="00500243"/>
     <w:rsid w:val="005210F9"/>
     <w:rsid w:val="00522A5C"/>
     <w:rsid w:val="0052341C"/>
     <w:rsid w:val="005238FB"/>
     <w:rsid w:val="00526174"/>
     <w:rsid w:val="00526F81"/>
     <w:rsid w:val="0053039E"/>
     <w:rsid w:val="005331B2"/>
     <w:rsid w:val="00533E69"/>
     <w:rsid w:val="00536767"/>
     <w:rsid w:val="00537BD9"/>
     <w:rsid w:val="00542E86"/>
     <w:rsid w:val="00542F6F"/>
     <w:rsid w:val="005455D3"/>
     <w:rsid w:val="00546E9F"/>
@@ -2545,50 +2636,51 @@
     <w:rsid w:val="007C7B01"/>
     <w:rsid w:val="007D0344"/>
     <w:rsid w:val="007D1350"/>
     <w:rsid w:val="007D2793"/>
     <w:rsid w:val="007D309B"/>
     <w:rsid w:val="007D3F86"/>
     <w:rsid w:val="007D525C"/>
     <w:rsid w:val="007E0B75"/>
     <w:rsid w:val="007E0B77"/>
     <w:rsid w:val="007E199A"/>
     <w:rsid w:val="007E3A81"/>
     <w:rsid w:val="007E3AB5"/>
     <w:rsid w:val="007E4348"/>
     <w:rsid w:val="007E4A56"/>
     <w:rsid w:val="007E52C8"/>
     <w:rsid w:val="008015DA"/>
     <w:rsid w:val="00804E65"/>
     <w:rsid w:val="008050D3"/>
     <w:rsid w:val="0080639D"/>
     <w:rsid w:val="00807BA3"/>
     <w:rsid w:val="00812240"/>
     <w:rsid w:val="0081305A"/>
     <w:rsid w:val="0081414F"/>
     <w:rsid w:val="008215C1"/>
     <w:rsid w:val="00823367"/>
+    <w:rsid w:val="00824414"/>
     <w:rsid w:val="00824FF5"/>
     <w:rsid w:val="0082501E"/>
     <w:rsid w:val="00825C18"/>
     <w:rsid w:val="00826DD0"/>
     <w:rsid w:val="008306B3"/>
     <w:rsid w:val="00831294"/>
     <w:rsid w:val="00831CDE"/>
     <w:rsid w:val="0083209E"/>
     <w:rsid w:val="00832FE6"/>
     <w:rsid w:val="0083547B"/>
     <w:rsid w:val="008411AC"/>
     <w:rsid w:val="008412E7"/>
     <w:rsid w:val="008436E1"/>
     <w:rsid w:val="008453F2"/>
     <w:rsid w:val="00845DDF"/>
     <w:rsid w:val="00847BCD"/>
     <w:rsid w:val="00850A13"/>
     <w:rsid w:val="008526A9"/>
     <w:rsid w:val="00852958"/>
     <w:rsid w:val="00853FD7"/>
     <w:rsid w:val="00854325"/>
     <w:rsid w:val="00855411"/>
     <w:rsid w:val="00865E97"/>
     <w:rsid w:val="00866225"/>
     <w:rsid w:val="00867067"/>
@@ -2812,50 +2904,51 @@
     <w:rsid w:val="00BB324D"/>
     <w:rsid w:val="00BB5847"/>
     <w:rsid w:val="00BB645A"/>
     <w:rsid w:val="00BB7741"/>
     <w:rsid w:val="00BC136B"/>
     <w:rsid w:val="00BC2AA3"/>
     <w:rsid w:val="00BC3CE2"/>
     <w:rsid w:val="00BC648F"/>
     <w:rsid w:val="00BD0D3A"/>
     <w:rsid w:val="00BD1177"/>
     <w:rsid w:val="00BE2903"/>
     <w:rsid w:val="00BE2D17"/>
     <w:rsid w:val="00BE5397"/>
     <w:rsid w:val="00BE7B76"/>
     <w:rsid w:val="00BF22C1"/>
     <w:rsid w:val="00BF3F7B"/>
     <w:rsid w:val="00BF4270"/>
     <w:rsid w:val="00BF72E5"/>
     <w:rsid w:val="00C01A77"/>
     <w:rsid w:val="00C0367C"/>
     <w:rsid w:val="00C03785"/>
     <w:rsid w:val="00C043B0"/>
     <w:rsid w:val="00C05C95"/>
     <w:rsid w:val="00C12551"/>
     <w:rsid w:val="00C16B27"/>
+    <w:rsid w:val="00C176EA"/>
     <w:rsid w:val="00C17BC0"/>
     <w:rsid w:val="00C202F0"/>
     <w:rsid w:val="00C2151C"/>
     <w:rsid w:val="00C226A0"/>
     <w:rsid w:val="00C2691A"/>
     <w:rsid w:val="00C37685"/>
     <w:rsid w:val="00C42B83"/>
     <w:rsid w:val="00C42BC0"/>
     <w:rsid w:val="00C44FBB"/>
     <w:rsid w:val="00C453A4"/>
     <w:rsid w:val="00C457F1"/>
     <w:rsid w:val="00C45EB0"/>
     <w:rsid w:val="00C50726"/>
     <w:rsid w:val="00C559A4"/>
     <w:rsid w:val="00C646A5"/>
     <w:rsid w:val="00C64DEB"/>
     <w:rsid w:val="00C6785B"/>
     <w:rsid w:val="00C7224C"/>
     <w:rsid w:val="00C73EB6"/>
     <w:rsid w:val="00C7457A"/>
     <w:rsid w:val="00C74971"/>
     <w:rsid w:val="00C754DE"/>
     <w:rsid w:val="00C761F4"/>
     <w:rsid w:val="00C81781"/>
     <w:rsid w:val="00C850DB"/>
@@ -3122,80 +3215,80 @@
     <w:rsid w:val="00FE6015"/>
     <w:rsid w:val="00FE79FA"/>
     <w:rsid w:val="00FF0A93"/>
     <w:rsid w:val="00FF1366"/>
     <w:rsid w:val="00FF20B5"/>
     <w:rsid w:val="00FF4494"/>
     <w:rsid w:val="00FF77D9"/>
     <w:rsid w:val="00FF7F77"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1DBBB655"/>
   <w15:docId w15:val="{3387ED78-8F2D-4DA6-BA69-EFAE2642AA28}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3523,120 +3616,173 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="000464A5"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sansinterligne">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="008F5B42"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="En-tte">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="En-tteCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C176EA"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="En-tteCar">
+    <w:name w:val="En-tête Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="En-tte"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C176EA"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pieddepage">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="PieddepageCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C176EA"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PieddepageCar">
+    <w:name w:val="Pied de page Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Pieddepage"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C176EA"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1031104729">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3882,68 +4028,68 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>376</Words>
-  <Characters>2070</Characters>
+  <Words>400</Words>
+  <Characters>2046</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>17</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>53</Lines>
+  <Paragraphs>41</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>HP</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2442</CharactersWithSpaces>
+  <CharactersWithSpaces>2405</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Thierry LAMBERT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>